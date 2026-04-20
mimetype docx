--- v0 (2026-03-20)
+++ v1 (2026-04-20)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (57)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -409,225 +409,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux définitionnels et scientifiques de la littératie algorithmique : entre mécanologie et rétro-ingénierie documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayya Roumanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tic&amp;société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 15, N° 1-2 | 2ème, pp.325-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.7105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03721001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Poétique et ingénierie des data papers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Kembellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 24, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.12938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rfsic.12938⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03850522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Open Source Intelligence (OSINT), c’est avant tout un état d’esprit »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayya Roumanos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tic&amp;société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.7105⟩</w:t>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.63-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Source Intelligence (OSINT) : retour aux sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayya Roumanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ Open Source Intelligence (OSINT) : entre risques sécuritaires et précautions éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayya Roumanos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Open Source Intelligence (OSINT) : origine, définitions et portée, entre convergence professionnelle et accessibilité à l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’homme fluidique ou hyper-homme chez Paul Otlet (1868-1944). Une perspective transhumaniste complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 341, pp.81-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsh.415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enquête OSINT. Des traces ouvertes au récit journalistique fermé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayya Roumanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -643,4028 +1072,3677 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2, http://intelligibilite-numerique.numerev.com/numeros/n-2-2021/2621-enquete-osint-des-traces-ouvertes-au-recit-journalistique-ferme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_03567991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’Open Source Intelligence (OSINT) : origine, définitions et portée, entre convergence professionnelle et accessibilité à l’information</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chevalier Dupin comme métaphore d’une Open Source Intelligence (OSINT) lucide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.14-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.211.0014⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.40-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Open Source Intelligence (OSINT) : retour aux sources</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La communauté de pratiques Open Source Intelligence (OSINT) : un réseau qui se consolide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayya Roumanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.8-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.211.0008⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.87-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Rayya Roumanos</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ Open Source Intelligence (OSINT) comme prisme hyperdocumentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.25-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.211.0025⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le chevalier Dupin comme métaphore d’une Open Source Intelligence (OSINT) lucide</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les requêtes ciblées, entre hacking et dorking : Dorks of Google</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.40-44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.211.0040⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.74-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Rayya Roumanos</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ Open Source Intelligence (OSINT) et les enquêtes numériques : la panoplie du maître d’armes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.87-91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.211.0087⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.92-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...155 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’extraire de l’immédiateté de l’événement ou la tentation d’un « journalisme irréductible »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayya Roumanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 38/1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communication.13925⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03330001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La data literacy distribuée. Périmètres définitionnels, origines documentaire, perspectives réticulaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Verdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (2-4), pp.137-173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/LCN.2020.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/LCN.2020.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04299867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperdocumentation: origin and evolution of a concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Documentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 75 (6), pp.1463-1474. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JD-03-2019-0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JD-03-2019-0053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02294087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi peut bien servir l’analyse du web ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Enjeux et apports des recherches en humanités numériques, 13 (3-4), pp.39 à 62. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/LCN.13.3-4.39-61⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/LCN.13.3-4.39-61⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02485370v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle rubrique pour la RFSIC : Le Data Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.5275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’école et l’avenir de la culture digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cormerais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04109422v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Franck Cormerais</w:t>
+                <w:t xml:space="preserve">Amar Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pucheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Les élèves, entre cahiers et claviers, 78 (2), pp.87-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02459672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chercheur en humanités digitales : un cas particulier de travailleur du savoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (1), pp.55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comma.141.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02480525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanités digitales et bibliothèques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SIC à l’épreuve du digital et des Humanités : des origines, des concepts, des méthodes et des outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pucheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie et nouvelle organologie de l’édition ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.1871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les SIC à l’épreuve du digital et des Humanités : des origines, des concepts, des méthodes et des outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cormerais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pucheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rfsic.1820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopies documentaires : de l’indexation des connaissances à l’indexation des existences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48, pp.93-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5082⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translittératie et transmédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (3), pp.55-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01216747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Utopies documentaires : de l’indexation des connaissances à l’indexation des existences</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les tubes de la pornosphère : des logiques documentaires entre information et déformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rfsic.1024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux sociaux entre médias et médiations, des espaces à méditer plutôt qu’à médire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 48, pp.93-106. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.5082⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 1 (43), pp.5-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.4091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un blog scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médium : Transmettre pour Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (36), pp.82-97. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mediu.036.0082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humanisme numérique et littératies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.117-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00776805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journalisme, culture technique et reformation didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.218-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le réseau personnel de gestion des connaissances et la redéfinition du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 110, pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00776845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que la translittératie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 237, pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie générale d’un projet de veille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archimag.com - Guide pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47, pp.32-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/serda.archi.2012.04.0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce que la translittératie ?</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La translittératie en débat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.30-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératies informationnelles, médiatiques et numériques : de la concurrence à la convergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.131-147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00776823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le document numérique dans sa dimension éducative : entre logiques documentaires et enjeux didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le document enseignant ou la didactique engrammée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiadoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et réseaux sociaux. Des environnements pour la formation ou qui nécessitent une formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59, pp.67-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Library 2.0 and the Culture of information : new paradigms ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos BAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (200ç/2010), pp.20-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00715448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes d'information et leur socialisation : normes, formes ou média ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.63-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle des métadonnées et contrôle de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.23-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00715453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes d'information et leur socialisation: normes, formes ou média?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.63-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La skholé face aux négligences : former les jeunes générations à l‟attention.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 163, pp.47-61</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00629275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque 2.0 entre réalités et illusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1, pp.16-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sept piliers de la culture de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 237, pp.62-64</w:t>
+              <w:t xml:space="preserve">, 2010, 227, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Journalisme, culture technique et reformation didactique</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture de l’information et l’héritage documentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.218-233</w:t>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (3), pp.4-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La translittératie en débat</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles mnémotechniques pour l'Internet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mémoires et Internet, revue MEI, n° 32. Déc, p.41-51 (32-Mémoires et Internet), pp.41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00629252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation à la présence numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (01), p.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00716589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la bibliothèque 2.0 : genèse et évolution d'un concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Numéro spécial. " Du web 2.0 au concept 2.0 ", pp.97-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00628319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les technologies permettent-elles l’intelligence collective ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3, pp.30-31</w:t>
+              <w:t xml:space="preserve">, 2010, 39, pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Littératies informationnelles, médiatiques et numériques : de la concurrence à la convergence ?</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux de loisirs créatifs et nouveaux modes d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38, pp.131-147</w:t>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (4), pp.601-621</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...883 lines deleted...]
-                <w:t xml:space="preserve">la bibliothèque 2.0 : genèse et évolution d'un concept</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00629290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la conception citoyenne de la culture de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Numéro spécial. " Du web 2.0 au concept 2.0 ", pp.97-118</w:t>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.39-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...241 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00607084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercheurs 2.0 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gallezot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 5 (3), pp.39-49</w:t>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.15-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00396278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la méfiance à la défiance : analyse informationnelle du mythe du complot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R3i. Revue internationale en intelligence informationnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, les sources, pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00286092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4674,3882 +4752,4119 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des données à l'objet. Les POCL (Petits objets connectés ludiques) entre culture technique et œuvre ouverte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cide.24: Colloque International sur le Document Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05379049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le recours à l'IA dans les enquêtes OSINT : innover depuis les marges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayya Roumanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Orbicom - GTnum - ITI LiRic CIAREI pour « Communication, intelligence artificielle, remédiation, éthique et inclusion »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation interdisciplinaire et humanités numériques: Une approche nexialiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Colombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanistica 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone des humanités numériques, Jun 2023, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monstres et compagnie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord 2022. Travailler en humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, En ligne, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la fiche à la Cité Mondiale, machines et machinisme dans l’œuvre de Paul Otlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Fetnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Sciences de l'information et de la communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03521286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizome Blues: Introducing Document Teratology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 Annual Meeting of the Document Academy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, London, Canada. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35492/docam/7/1/13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Otlet and the Ultimate Prospect of Documentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2019 Annual Meeting of the Document Academy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Toulon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35492/docam/6/1/9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_02480475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surfer dans l'Otletosphère Des outils pour visualiser et interroger le réseau de Paul Otlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Montbelliard, France. pp.47-62</w:t>
+              <w:t xml:space="preserve">, Roxin Ioan, Oct 2019, Montbelliard, France. pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Jean David</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_02480515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperdocumentation, hyperville et hyperloin. Jusqu'où peut-on étudier l'hypertexte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Roxin Ioan, Oct 2019, Montbelliard, France. pp.65-76</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Montbelliard, France. pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_02480504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fiche entre économie informationnelle et attentionnelle The index card between informational and attentional economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIDE 21. 21ème colloque international sur le document numérique. Économie(s) du document : pratiques et prospectives liées au numérique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacquemin Bernard; Ghenima Malek, Apr 2019, Djerba, Tunisie. pp.137-144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_02093324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Otlet sur le web : une étude cartographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montbelliard, France. pp.162-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_02480493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documentarité et données, instrumentation d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque international d’ISKO-France : Données et mégadonnées ouvertes en SHS : de nouveaux enjeux pour l’état et l’organisation des connaissances ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search engine literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Literacy in the Workplace. ECIL 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01796309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie web de la communauté francophone des humanités numériques et développement d'une méthode critique avec l'outil MywebIntelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DHNord 2016 : Humanités numériques : théories, débats, approches critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société (MESHS), Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littératie digitale de santé : un domaine en émergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écosystèmes numériques et la démocratisation informationnelle : Intelligence collective, Développement durable, Interculturalité, Transfert de connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Schoelcher, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le senior connecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.421-432</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.174-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01272666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les humanités digitales précèdent-elle le numérique ? Jalons pour une histoire longue des humanités digitales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'15 : Le numérique à l'ère de l'Internet des objets, de l’hypertexte à l’hyper-objet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.174-184</w:t>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France. pp.421-432</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et humanités numériques : quelles métamorphoses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les métamorphoses numériques du livre III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Aix-en-Provence, France. pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theoretical analysis of threeresearch apparatuses about media and information literacy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Kerneis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Key Concepts and Key Issues in Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Conference on Educational Research (ECER), Aug 2012, Cadix, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01143562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convergence médiatique : la culture de l’information sur la piste de la translittératie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Objets documentaires numériques : nouvel enseignement ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France. pp.36-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la science : l'émergence de nouvelles pratiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain d'Iribarne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Le Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque IHDB-2012 "Le tournant numérique des Sciences humaines" - MSHA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00717239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture de l'information : Quelles « littératies » pour quelles conceptions de l'information ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Concepts and Key Issues in Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Conference on Educational Research (ECER), Aug 2012, Cadix, Spain</w:t>
+              <w:t xml:space="preserve">VI.ème Colloque international du chapitre français de l'ISKO, 7 et 8 juin 2007, à Toulouse, IUT de l'Université Paul Sabatier.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp.97-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00286184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouillon de cultures : la culture de l'information est-elle un concept international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ERTé 2008, L'éducation à la culture informationnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00339060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Ka documentarisé et la culture de l'information.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la deuxième conférence Document numérique et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2009, France. pp.431-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00360759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La culture de l'information : Quelles « littératies » pour quelles conceptions de l'information ?</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folksonomies et communautés de partage de signets Vers de nouvelles stratégies de recherche d'informations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VI.ème Colloque international du chapitre français de l'ISKO, 7 et 8 juin 2007, à Toulouse, IUT de l'Université Paul Sabatier.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp.97-116</w:t>
+              <w:t xml:space="preserve">Collaborer, Echanger, Inventer : Expériences de réseaux 29,30 et 31 Octobre 2007 - Hammamet, Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Tunisie. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00315947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monstres, légendes et hérauts : quelles pistes face à la tératogenèse documentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquième séminaire de Marsouin, Rennes, 5-6 juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, France. pp.en ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00200448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture de l'information et web 2.0 Quelles formations pour les jeunes générations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales du GDR TIC &amp; Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Marne-la-Vallée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00140079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bons mots au bon document. Comment éduquer à l'usage des mots-clés efficaces pour accéder à la pertinence documentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDD 06. Colloque Internation Discours et Document</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Caen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00098076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (6)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperdocumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iste éditions, 2022, 9781784058357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traité de documentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Otlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Müller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions des maisons des sciences de l’homme associées, 2021, 979-10-365-6640-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.emsha.482⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.emsha.482⟩</w:t>
+                <w:t xml:space="preserve">halshs-04881315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperdocumentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wiley, 1, 2021, 9781786306449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119855590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RIPOSTE DIGITALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">publie.net</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Collection Essais, Benoît Vincent, 978-2-37177-582-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05487362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La documentation dans le numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’ENSSIB, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THATCamp Saint-Malo 2013 : non actes de la non conférence / dir. Nicolas Thély, Alexandre Serres et Olivier Le Deuff,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions de la Maison des Sciences de l'Homme, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Presses de l’ENSSIB, 2014</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du tag au Like: la pratique des folksonomies pour améliorer ses méthodes d'organisation de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fyp éd., 2012, 978-2-916571-82-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Fyp éd., 2012, 978-2-916571-82-9</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation aux cultures numériques: une nouvelle pédagogie pour une culture de l'information à l'heure du numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fyp éditions, 2011, 978-2-916571-54-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">OSINT and Literacies: Towards a Political and Technical Vision of Information and Media Literacies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayya Roumanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thais Barbosa de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Literacy in an AI-Driven World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2864 (1), Springer Nature Switzerland, pp.312-323, 2026, Communications in Computer and Information Science, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-17272-3_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05579644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health Literacy in Complex Digital Information Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloria Vigouroux-Zugasti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Lakel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information Practices and Knowledge in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Wiley, 2022, 978-1-78630-611-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119902058.ch3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Estivals, entre bibliométrie et bibliologie, quel apport pour les SIC dans la recomposition des savoirs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cormerais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Widad Mustafa El Hadi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fondements épistémologiques et théoriques de la science de l’information-documentation. Actes du Colloque ISKO France 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste, pp.311-321, 2018, 9781784054878</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_02321105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Web et logiques classificatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Grailles, Bénédicte and Marcilloux, Patrice and Neveu, Valérie and Sarrazin, Véronique. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classer les archives et les bibliothèques: mise en ordre et raisons classificatoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.195--205, 2015, 978-2-7535-4063-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.88647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les humanités digitales précèdent-elle le numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imad Saleh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iste éditions, 2015, 978-1784051150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01220978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Grailles, Bénédicte and Marcilloux, Patrice and Neveu, Valérie and Sarrazin, Véronique. </w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliothèques et lieux de production de savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Le Deuff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Classer les archives et les bibliothèques: mise en ordre et raisons classificatoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le temps des humanités digitales. La mutation des sciences humaines et sociales.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p.143-155, 2014, 978-2-36405-122-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_01487073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le THATCamp comme nouvelle forme de communication scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Thély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THATCamp Saint-Malo 2013 : Non actes de la non conférence </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de la Maison des Sciences de l'Homme, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.2183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite histoire des humanités digitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Clavert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Le Deuff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Temps des humanités digitales. La mutation des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fyp éditions, 2014, 972-2-36405-122-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le temps des changements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Le Deuff, Olivier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le temps des humanités digitales: la mutation des sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fyp éditions, pp.115--127, 2014, 978-2-36405-122-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Article agrégateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frau-Meigs, Divina and Kiyindou, Alain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité culturelle à l'ère du numérique: glossaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, la Documentation française, pp.21--25, 2014, 978-2-11-009406-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'humain dans les humanités digitales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Le Deuff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps des humanités digitales. La mutation des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fyp éditions, pp.163-172, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01487079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité numérique. Vers une formation aux écritures et au souci de soi ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hermès Science Publication. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseignement, préservation et diffusion des identités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, lavoisier, 2014, 978-2746239173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01096771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux outils et science : l’archéologie pour faire sens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Clavert, Frédéric and Noiret, Serge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'histoire contemporaine à l'ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.213--222, 2013, 978-2-87574-048-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux numériques de chercheurs en SHS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elifsu Sabuncu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas de Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THATCamp Paris 2012 : Non-actes de la non-conférence des humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9782735115273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8559,166 +8874,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils de recherche : la question de la formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00177323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autorité et pertinence vs popularité et influence : réseaux sociaux sur Internet et mutations institutionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00122603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8728,569 +9043,569 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Otlet, figure tutélaire des Humanités numériques. Proposition acceptée au colloque Humanistica2020, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rime Fetnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02615454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Exprimer les humanités numériques en francophonie. Les voix de trois chercheurs”. Proposition acceptée au colloque Humanistica2020, Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Clivaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architextes et nouvelles médiations. Le nouveau rapport des enseignants aux objets techniques pédagogiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00443006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Management : Repartir de l'individu.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00361450v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cultures et Culture de l’information : Définition de la culture informationnelle à travers les discours : analyse comparée des différentes conceptions de l’information literacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_01466811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des bons mots au bon document. Comment éduquer à l'usage des mots-clés efficaces pour accéder à la pertinence documentaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05218265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le succès du web 2.0 : histoire, techniques et controverse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00133571v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05218265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final du projet MatrioscIA. MATRIce Osint pour les Cas d'usage de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9299,173 +9614,173 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayya Roumanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Institut des hautes études du Ministère de l'Intérieur; MICA - Media Information Communication et Art. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05404123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture informationnelle et didactique de l'information. Synthèse des travaux du GRCDI, 2007-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Duplessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Ballarini-Santonocito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Kerneis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] URFIST de Rennes. 2010, 121 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00520098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9475,100 +9790,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture de l'information en reformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Rennes 2, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00421928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9578,153 +9893,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brioudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9792,51 +10107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8F6E6BB4"/>
+    <w:nsid w:val="CADCEFEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10023,51 +10338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-le-deuff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0721-5779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136939503" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayya Roumanos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850522v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12938" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721001v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7105" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03567991v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426277v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0014" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.415" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425776v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426293v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0040" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425760v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0087" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0092" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330001v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13925" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425789v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0063" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Verdi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.006" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294087v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-03-2019-0053" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485370v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Lakel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.13.3-4.39-61" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109422v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5275" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pucheu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480525v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.141.0055" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805941v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805938v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1871" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164780v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1820" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01216747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5082" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805959v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mediu.036.0082" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00776805v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00776845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805999v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/serda.archi.2012.04.0032" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806005v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805995v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00776823v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805996v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806019v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806020v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715448v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806013v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629275v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806029v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00716589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00628319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806026v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629290v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00607084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396278v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00286092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379049v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311206v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426081v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/7/1/13" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480504v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480515v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480493v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02093324v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307039v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480475v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01796309v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351672v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01272666v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258315v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805991v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805648v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717239v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Morandi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claverie" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00360759v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00286184v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339060v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00200448v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00315947v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00140079v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00098076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881315v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Otlet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.emsha.482" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487362v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publie.net/2019/10/02/nouveaute-riposte-digitale-pour-des-maitres-darmes-des-reseaux-dolivier-le-deuff/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801203v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805368v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805408v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02321105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01220978v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805312v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88647" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2183" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484116v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805363v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805365v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01487079v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01096771v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01487073v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805388v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Lavergne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/289" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177323v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00122603v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615454v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552517v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clivaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00443006v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00361450v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01466811v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00133571v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05218265v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404123v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421928v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271539v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-le-deuff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0721-5779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136939503" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayya Roumanos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03567991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0074" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Verdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-03-2019-0053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485370v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Lakel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.13.3-4.39-61" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5275" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pucheu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.141.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1871" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1820" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01216747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mediu.036.0082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00776805v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00776845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806000v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/serda.archi.2012.04.0032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00776823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806020v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00716589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00628319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00607084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00286092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379049v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111581v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/7/1/13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02093324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01796309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01272666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Morandi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claverie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00286184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00360759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00315947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00200448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00140079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00098076v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Otlet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.emsha.482" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119855590" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487362v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publie.net/2019/10/02/nouveaute-riposte-digitale-pour-des-maitres-darmes-des-reseaux-dolivier-le-deuff/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801203v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17272-3_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611192v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02321105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805312v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88647" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01220978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01487073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01487079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01096771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Lavergne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/289" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177323v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00122603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615454v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552517v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clivaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00443006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00361450v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01466811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05218265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00133571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271539v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>