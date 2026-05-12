--- v1 (2026-04-20)
+++ v2 (2026-05-12)
@@ -682,447 +682,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Open Source Intelligence (OSINT) : retour aux sources</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rayya Roumanos</w:t>
+                <w:t xml:space="preserve">L’Open Source Intelligence (OSINT) : origine, définitions et portée, entre convergence professionnelle et accessibilité à l’information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.8-12. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.14-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/i2d.211.0008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425776v1</w:t>
+                <w:t xml:space="preserve">hal-05426277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ Open Source Intelligence (OSINT) : entre risques sécuritaires et précautions éthiques</w:t>
+                <w:t xml:space="preserve">L’homme fluidique ou hyper-homme chez Paul Otlet (1868-1944). Une perspective transhumaniste complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 341, pp.81-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsh.415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enquête OSINT. Des traces ouvertes au récit journalistique fermé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayya Roumanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, http://intelligibilite-numerique.numerev.com/numeros/n-2-2021/2621-enquete-osint-des-traces-ouvertes-au-recit-journalistique-ferme</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_03567991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open Source Intelligence (OSINT) : retour aux sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayya Roumanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.25-29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.211.0025⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.8-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05425776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ Open Source Intelligence (OSINT) : entre risques sécuritaires et précautions éthiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayya Roumanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.14-20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/i2d.211.0014⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.25-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rsh.415⟩</w:t>
-[...100 lines deleted...]
-                <w:t xml:space="preserve">sic_03567991v1</w:t>
+                <w:t xml:space="preserve">hal-05425771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le chevalier Dupin comme métaphore d’une Open Source Intelligence (OSINT) lucide</w:t>
               </w:r>
@@ -1180,196 +1180,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La communauté de pratiques Open Source Intelligence (OSINT) : un réseau qui se consolide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rayya Roumanos</w:t>
+                <w:t xml:space="preserve">L’ Open Source Intelligence (OSINT) comme prisme hyperdocumentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.87-91. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.56-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/i2d.211.0087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05425760v1</w:t>
+                <w:t xml:space="preserve">hal-05426298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’ Open Source Intelligence (OSINT) comme prisme hyperdocumentaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+                <w:t xml:space="preserve">La communauté de pratiques Open Source Intelligence (OSINT) : un réseau qui se consolide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rayya Roumanos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I2D – Information, données &amp; documents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.56-62. </w:t>
+              <w:t xml:space="preserve">, 2021, n° 1 (1), pp.87-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/i2d.211.0056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/i2d.211.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426298v1</w:t>
+                <w:t xml:space="preserve">hal-05425760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les requêtes ciblées, entre hacking et dorking : Dorks of Google</w:t>
               </w:r>
@@ -2886,1511 +2886,1511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01805990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le réseau personnel de gestion des connaissances et la redéfinition du travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110, pp.39-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00776845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journalisme, culture technique et reformation didactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24, pp.218-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que la translittératie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 237, pp.62-64</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodologie générale d’un projet de veille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archimag.com - Guide pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47, pp.32-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/serda.archi.2012.04.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Humanisme numérique et littératies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 34, pp.117-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00776805v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Journalisme, culture technique et reformation didactique</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La translittératie en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers du journalisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24, pp.218-233</w:t>
+              <w:t xml:space="preserve">Argus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le réseau personnel de gestion des connaissances et la redéfinition du travail</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératies informationnelles, médiatiques et numériques : de la concurrence à la convergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 110, pp.39-54</w:t>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.131-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Qu’est-ce que la translittératie ?</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00776823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le document numérique dans sa dimension éducative : entre logiques documentaires et enjeux didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (3), pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education et réseaux sociaux. Des environnements pour la formation ou qui nécessitent une formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59, pp.67-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Library 2.0 and the Culture of information : new paradigms ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cadernos BAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (200ç/2010), pp.20-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00715448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le document enseignant ou la didactique engrammée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médiadoc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.12-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes d'information et leur socialisation : normes, formes ou média ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.63-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrôle des métadonnées et contrôle de soi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36, pp.23-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00715453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes d'information et leur socialisation: normes, formes ou média?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Interactions Humaines Médiatisées (RIHM) = Journal of Human Mediated Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (2), pp.63-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture de l’information et l’héritage documentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (3), pp.4-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles mnémotechniques pour l'Internet ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEI - Médiation et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Mémoires et Internet, revue MEI, n° 32. Déc, p.41-51 (32-Mémoires et Internet), pp.41-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00629252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation à la présence numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documentaliste - Sciences de l'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (01), p.42-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00716589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sept piliers de la culture de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inter CDI : revue des centres de documentation et d'information de l'enseignement secondaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 237, pp.62-64</w:t>
+              <w:t xml:space="preserve">, 2010, 227, pp.9-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Méthodologie générale d’un projet de veille</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">la bibliothèque 2.0 : genèse et évolution d'un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimag.com - Guide pratique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Numéro spécial. " Du web 2.0 au concept 2.0 ", pp.97-118</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La translittératie en débat</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_00628319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La bibliothèque 2.0 entre réalités et illusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 3, pp.30-31</w:t>
+              <w:t xml:space="preserve">, 2010, 1, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...599 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806029v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La skholé face aux négligences : former les jeunes générations à l‟attention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 163, pp.47-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00629275v1</w:t>
-              </w:r>
-[...412 lines deleted...]
-                <w:t xml:space="preserve">sic_00628319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les technologies permettent-elles l’intelligence collective ?</w:t>
               </w:r>
@@ -5378,204 +5378,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_02480475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfer dans l'Otletosphère Des outils pour visualiser et interroger le réseau de Paul Otlet</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean David</w:t>
+                <w:t xml:space="preserve">Hyperdocumentation, hyperville et hyperloin. Jusqu'où peut-on étudier l'hypertexte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Roxin Ioan, Oct 2019, Montbelliard, France. pp.65-76</w:t>
+              <w:t xml:space="preserve">, Oct 2019, Montbelliard, France. pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sic_02480515v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">sic_02480504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surfer dans l'Otletosphère Des outils pour visualiser et interroger le réseau de Paul Otlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Deuff</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H2PTM'19 : De l’hypertexte aux humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2019, Montbelliard, France. pp.47-62</w:t>
+              <w:t xml:space="preserve">, Roxin Ioan, Oct 2019, Montbelliard, France. pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">sic_02480504v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">sic_02480515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiche entre économie informationnelle et attentionnelle The index card between informational and attentional economy</w:t>
               </w:r>
@@ -5643,51 +5643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Otlet sur le web : une étude cartographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Deuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10107,51 +10107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CADCEFEA"/>
+    <w:nsid w:val="69B4C1E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10338,51 +10338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-le-deuff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0721-5779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136939503" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayya Roumanos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425776v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426277v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0014" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03567991v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0087" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426298v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0056" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0074" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Verdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-03-2019-0053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485370v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Lakel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.13.3-4.39-61" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5275" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pucheu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.141.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1871" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1820" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01216747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mediu.036.0082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00776805v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00776845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806000v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805999v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/serda.archi.2012.04.0032" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00776823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806019v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806020v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629275v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806029v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806026v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629252v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00716589v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00628319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00607084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00286092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379049v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111581v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/7/1/13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480515v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480504v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02093324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01796309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01272666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Morandi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claverie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00286184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00360759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00315947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00200448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00140079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00098076v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Otlet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.emsha.482" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119855590" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487362v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publie.net/2019/10/02/nouveaute-riposte-digitale-pour-des-maitres-darmes-des-reseaux-dolivier-le-deuff/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801203v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17272-3_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611192v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02321105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805312v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88647" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01220978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01487073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01487079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01096771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Lavergne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/289" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177323v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00122603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615454v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552517v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clivaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00443006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00361450v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01466811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05218265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00133571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271539v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-le-deuff" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0721-5779" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136939503" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Trudel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Deuff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Averbeck-Lietz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.17010" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425513v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayya Roumanos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mult.089.0067" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03721001v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.7105" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850522v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Kembellec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.12938" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425789v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0063" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426277v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425402v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsh.415" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_03567991v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425776v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0008" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0040" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0056" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425760v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0087" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0074" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426304v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/i2d.211.0092" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330001v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.13925" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Verdi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2020.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294087v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Perret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JD-03-2019-0053" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485370v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Lakel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.13.3-4.39-61" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109422v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.5275" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02459672v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cormerais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pucheu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480525v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.141.0055" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805940v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805938v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1871" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164780v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1820" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805947v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.5082" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01216747v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805959v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.1024" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805985v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.4091" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805990v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mediu.036.0082" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00776845v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806005v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805999v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/serda.archi.2012.04.0032" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00776805v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00776823v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805996v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806020v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806019v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00715453v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806013v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806031v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00716589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806026v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00628319v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806029v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629275v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00629290v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00607084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00396278v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00286092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379049v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311206v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Barbosa de Almeida" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111581v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Borel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Colombo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426081v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521286v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rime Fetnan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271448v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/7/1/13" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480475v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35492/docam/6/1/9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480504v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480515v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean David" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02093324v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02480493v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01796309v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01258315v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01272666v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloria Vigouroux-Zugasti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191378v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805991v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143562v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Kerneis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805648v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Morandi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain d'Iribarne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Claverie" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Le Blanc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00286184v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00339060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00360759v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00315947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00200448v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00140079v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00098076v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593398v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04881315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Otlet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M&#252;ller" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.emsha.482" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593419v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119855590" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05487362v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.publie.net/2019/10/02/nouveaute-riposte-digitale-pour-des-maitres-darmes-des-reseaux-dolivier-le-deuff/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805368v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801203v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Serres" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805408v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805434v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579644v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-17272-3_26" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611192v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119902058.ch3" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_02321105v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805312v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.88647" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01220978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01487073v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01801024v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.2183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484116v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Clavert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805365v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01487079v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01096771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805388v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248764v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanchard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elifsu Sabuncu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas de Lavergne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/289" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00177323v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00122603v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02615454v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552517v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Clivaz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00443006v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00361450v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01466811v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05218265v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00133571v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00520098v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Duplessis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Ballarini-Santonocito" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421928v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271539v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brioudes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:bb04f42bcf972cbaefde77a7ca1cfd858594fde0;origin=https://hal.archives-ouvertes.fr/hal-04271539;visit=swh:1:snp:b6e66703d1e5e2f3bd4e06e0611bd380c24c57f4;anchor=swh:1:rel:5bed79061ad5fab2907f4794828309e0c8b430ae;path=/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>