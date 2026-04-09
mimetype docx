--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Le Gall </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Scientific adviser on Agroecology at the French Ministry for research & scientific officer at the French research agency</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-le-gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8547-6061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08730144X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INRAe senior researcher</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agronomical engineer specialized in plant health, AgroParisTech, Paris 1986</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctor in Biology, Univ. Bordeaux 1989</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation, Univ. Bordeaux 1998</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific adviser on Agroecology at the French Ministry for research & scientific officer at the French research agency (since 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2024 I operate part-time for ANR, the French national research agency, in the frame of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Partnership Agroecology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of which I chair the Governing board. This large partneship between reserach funding and research operating organisations aims at coordinatingthe Europe-wide research efforts towards accelerating the agroecological transition. It is one of the large-scale tools of the cluster &amp;quot;Food, Bioeconomy, Natural Resources, Agriculture and Environment&amp;quot; in the pillar &amp;quot;Global challenges and European industrial competitiveness&amp;quot; of the 2021-27 European research framework program, Horizon Europe.In parallel, I also operate part-time as scientific adviser &amp;quot;Agroecology and Ecophyto&amp;quot; for the French Ministry of higher education and research.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main past experiences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chair of the French Advisory Board for Research Integrity (2017-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra had been one of the first French institutions to adopt the national charter for research integrity, in January 2015. The </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Office for Research Integrity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Ofis) was created in 2017 to stimulate the sharing of a culture of research integrity in the French research and higher education ecosystem, by ensuring missions of observatory, provision of resources, animation and foresight. I have contributed to organize Ofis and I have chaired its advisory board during its first six years.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chief scientific officer of INRA (2013-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As the chief scientific officer of Inra, my duty was to coordinate and program the research, the portfolio of skills, the infrastructures and the partnerships of the institute (around 8000 persons in about 100 locations nationwide). Inra, later merged into </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, was in charge of producing and sharing the knowledge necessary for our food systems to tackle multiple global transitions: demography, environment, climate, digital, etc. I elaborated the strategy of Inra for the coming 10 years, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Inra2025</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, the first of its kind in France to include a full chapter dedicated to the operational development of Open Science.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of division at Inra (2006-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As the head of the Inra division “Plant Health and the Environment” (around 1000 persons in about 40 research units nationwide), I stimulated ecology as a disciplinary background to develop agro-ecological crop protection approaches, and interfaces between biology and ecology. I also coordinated the reorganization of Inra research on bees and pollination. I prepared the strategic plan of the division for the coming 5 years. Beyond the division, I set up a trans-disciplinary research program for sustainable management of crop health, further enlarging the disciplinary approach to general agronomy and to social sciences. In this period, I was also a member of the scientific advisory board of several institutions.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plant virologist (1986-2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a graduate student, as a post-doc (Univ. Wageningen, NL) and as a researcher (Inra Bordeaux, France), I studied the diversity of plant viruses (genomics, phylogeny, systematics) and of their biology, especially in situations of “non-host” resistance, where host factors involved in the virus cycle are absent or unavailable for the virus. From 1999 to 2006, I have been the principal investigator of a team of around 20 on plant-virus interactions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un serment pour énoncer la valeur de la formation par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 481, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique au service d’une science responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous enseigne la crise de la Covid-19 en matière d’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newstank</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office français de l'intégrité scientifique (OFIS): renforcer la confiance entre science et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique est une culture à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Juillet-Août 2019 (549-550), pp.96-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#PublierAutrement la Science à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition de gènes est un événement majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgraPresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons de la fosse de O 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.79-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations SMA et nouveaux regards sur l’archéo-séquence du Rond-du-Barry (Polignac, Haute-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (7), pp.623-636. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations mésolithiques de Bourrouilla à Arancou (Pyrénées-Atlantiques, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miquéou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.79-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The C terminus of lettuce mosaic potyvirus cylindrical inclusion helicase interacts with the viral VPg and with lettuce translation eukaryotic initiation factor 4E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Tavert-Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Abdul Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (1), pp.184-193. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.035881-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 20S proteasome α5 subunit of Arabidopsis thaliana carries an RNase activity and interacts in planta with the Lettuce mosaic potyvirus HcPro protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie A.-S. Dielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Tetsuo F. T. Sassaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2010.00654.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTM3, which controls long distance movement of potyviruses, is a member of a new plant gene family encoding a meprin and TRAF homology (MATH) domain-containing protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (1), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.155754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour le Tardiglaciaire quercinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (1), pp.150-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the cylindrical inclusion (CI) protein in the overcoming of an eIF4E-mediated resistance against Lettuce mosaic potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Abdul Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peypelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.109-113. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2008.00513.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunes paléolithiques des Peyrugues à Orniac, Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.141-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secoviridae: a proposed family of plant viruses within the order Picornavirales that combines the families Sequiviridae and Comoviridae, the unassigned genera Cheravirus and Sadwavirus, and the proposed genus Torradovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sanfaçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Wellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Karasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René van Der Vlugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 154 (5), pp.899-907. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-009-0367-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheravirus and Sadwavirus: two unassigned genera of plant positive-sense single-stranded RNA viruses formerly considered atypical members of the genus Nepovirus (family Comoviridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sanfaçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ikegami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwanami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 154 (6), pp.1019. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-009-0384-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picornavirales , a proposed order of positive-sense single-stranded RNA viruses with a pseudo-T = 3 virion architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude M. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Q. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (4), pp.715-727. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-008-0041-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci controlling symptom development during viral infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost J. B. Keurentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-2-0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettuce mosaic virus: from pathogen diversity to host interactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2007.00451.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutational analysis of plant cap-binding protein eIF4E reveals key amino acids involved in biochemical functions and potyvirus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Roudet-Tavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (15), pp.7601-7612. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00209-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus Diseases of Lettuce in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Agenor Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Murilo Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated and selective recruitment of eIF4E and eIF4G factors for potyvirus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faccila Chafiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah M. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 581 (5), pp.1041-1046. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2007.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further characterization of two sequiviruses infecting lettuce and development of specific RT-PCR primers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Jadao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Liberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Echer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 152 (5), pp.999-1007. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-006-0895-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central domain of a potyvirus VPg is involved in the interaction with the host translation initiation factor eIF4E and the viral protein HcPro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (3), pp.1029-1033. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.82501-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative control of Lettuce mosaic virus fitness and host defence inhibition by P1-HcPro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forget Richard-Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Agenor Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Murilo Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summa Phytopathologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.119-123. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0100-54052007000200003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent occurrence of Lettuce mosaic virus in Cape daisy (Osteospermum sp.) in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Svanella-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marrakchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (11), pp.1514. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-91-11-1514A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the serological variability of Lettuce mosaic virus using monoclonal antibodies and surface plasmon resonance technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (9), pp.2605-2610. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.82980-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheravirus and Sadwavirus: two unassigned genera of plant positive-sense single-stranded RNA viruses formerly considered atypical members of the genus Nepovirus (family Comoviridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sanfaçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ikegami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwanami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 152 (9), pp.1767-1774. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-007-1015-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequência de Lettuce big-vein associated virus e Mirafiori lettuce big-vein virus em Plantas de alface no Estado de São Paulo e transmissão através de extrato vegetal e solo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Martinello Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Murilo Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summa Phytopathologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (4), pp.378-382. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0100-54052007000400010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPV long-distance movement is occasionally permitted in resistant apricot hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Ion-Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (1-2), pp.70-78. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2006.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of grapevine isolates of raspberry ringspot nepovirus. Brief report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Endisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 151 (3), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-005-0665-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and partial genome sequence of stocky prune virus, a new member of the genus Cheravirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Svanella-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 151 (6), pp.1179-1188. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-005-0682-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance traits control Plum pox virus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (5), pp.541-549. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potyviral virus genome-linked protein VPg forms a ternary complex with the eukaryotic initiation factors eIF4E and eIF4G and reduces eIF4E affinity for a mRNA cap analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (6), pp.1312-1322. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2006.05156.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host factors recruited by plant viruses during the infection process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (6S), pp.S84. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2006.96.6.S1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plum pox virus induces differential gene expression in the partially resistant stone fruit tree Prunus armeniaca cv. Goldrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud Escalettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wawrzy'Nczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 374 (7), pp.96-103. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2006.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of a lettuce-infecting sequivirus in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Jadao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Firmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89 (10), pp.1129. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-89-1129A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du tabac assistée par les biotechnologies : application à la résistance au PVY (Potato virus Y)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dorlhac de Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Association pour la Recherche sur les Nicotianées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of virus resistance genes map to QTLs for resistance to sharka disease in Prunus davidiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272 (6), pp.680-689. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-004-1099-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple et efficace pour tester la résistance au virus de la mosaïque de la laitue sur des plantes de laitue cultivées in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bollore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HcPro, a multifunctional protein encoded by a plant RNA virus, targets the 20S proteasome and affects its enzymic activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86, pp.2595-2603. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.81107-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mapping of the viral determinants of systemic wilting induced by a Lettuce mosaic virus (LMV) isolate in some lettuce cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forget Richard-Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Salomão Jadão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (2), pp.175-180. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2004.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant virus RNAs - Coordinated recruitment of conserved host functions by (+) ssRNA viruses during early infection events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thivierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe J. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Laliberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 138, pp.1822-1827. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.064105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of GFP-tagged Plum pox virus to study Prunus -PPV interactions at the whole plant and cellular levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129 (2), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2005.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and mapping of resistance gene analogs (RGAs) in Prunus : a resistance map for Prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Blenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 111 (8), pp.1504-1513. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-005-0079-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European and brazilian examples on Sequiviridae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Jadao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Reviews and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and efficient method for testing lettuce mosaic virus resistance in in vitro cultivated lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturally occurring recombinant isolate of Lettuce mosaic virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peypelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 149 (1), pp.191-197. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-003-0201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific detection of Lettuce mosaic virus isolates belonging to the &amp;quot;Most&amp;quot; type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peypelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (1), pp.119-124. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2004.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and sequencing of full-length cDNAs of RNA1 and RNA2 of a Tomato black ring virus isolate from Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jonczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Borodynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pospieszny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 149 (4), pp.799-807. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-003-0261-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtençao de oligonucleotidos especificos para o Lettuce mottle virus (LeMov) e Dandelion yellow mosaic virus (DaYMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Jadao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murillio Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summa Phytopathologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical identification of proteasome-associated endonuclease activity in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Mouzeyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1645, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-9639(02)00500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eukaryotic translation initiation factor 4E controls lettuce susceptibility to the potyvirus Lettuce mosaic virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 132, pp.1272-1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of HC-Pro, a plant virus multifunctional protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (26), pp.23761. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M302512200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a NIa proteinase cleavage site between the reporter gene and HC-Pro only partially restores the biological properties of GUS- or GFP-tagged LMV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tavert-Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 98 (2), pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance phenotypes to Lettuce mosaic virus among Arabidopsis thaliana accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (7), pp.608-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of green fluorescent protein-tagged recombinant viruses to test Lettuce mosaic virus resistance in lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 92 (2), pp.169-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of a viral protein from infected plant tissues using the Strep-tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Esperandieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio Tech International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of greek Lettuce mosaic virus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peypelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hellenic Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic recombination in wild-type poliovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crainic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83, pp.3103-3110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biological characterization of Lettuce mosaic virus (LMV) isolates reveals a distinct and widespread type of resistance-breaking isolate : LMV-most</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peypelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marrakchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 92 (5), pp.563-572. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2002.92.5.563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between potyvirus helper component-proteinase and capsid protein in infected plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roudet-Tavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Delecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (7), pp.1765-1770. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/0022-1317-83-7-1765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant viruses and the recent discovery of unforeseen basic cellular processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard-Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324, pp.935-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettuce mosaic virus pathogenicity determinants in susceptible and tolerant lettuce cultivars map to different regions of the viral genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (6), pp.804-810. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2001.14.6.804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of two brazilian isolates of Lettuce mosaic virus with distinct biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Zambolim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitopatologia Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (2), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus des plantes et la découverte récente de mécanismes fondamentaux insoupçonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard-Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (1), pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the variability of tunisian isolates of Lettuce Mosaic Virus using biological and molecular properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marrakchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 83 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between the coat protein amino acid sequences of english and scottish serotypes of Raspberry ringspot virus exposed on the surface of virus particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Zimmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 68, pp.119-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions moléculaires plantes - Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4 (2), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of green fluorescent protein or B-Glucuronidase tagging on the accumulation and pathogenicity of a resistance-breaking Lettuce mosaic virus isolate in susceptible and resistant lettuce cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp.316-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in understanding the molecular biology of Plant/Potyvirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Maule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5'noncoding region of grapevine chrome mosaic nepovirus RNA-2 triggers a necrotic response on three nicotiana spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immaculada Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potyvirus helper component-proteinase self-interaction in the yeast two-hybrid system and delineation of the interaction domain involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urcuqui-Inchima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 258 (1), pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes résistantes à leurs virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concours Médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121 (25-26), pp.2018-2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic tobaccos transformed with a gene encoding a truncated form of the coat protein of tomato black ring nepovirus are resistant to viral infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pacot-Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.203-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, L’habitat magdalénien de la grotte du Bourrouilla à Arancou (Pyrénées-Atlantiques), 41, pp.129-132. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1999.2346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of the 3'terminal region of the genome of four Lettuce mosaic virus isolates from Greece and Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.A. van Der Vlugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 144 (8), pp.1619-1626. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of full-length cDNA clones of lettuce mosaic virus (LMV) and the effects of intron-insertion on their viability in Escherichia coli and on their infectivity to plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 143 (12), pp.2443-2451. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the complete nucleotide sequences of two isolates of lettuce mosaic virus differing in their biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.167-177. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1702(96)01411-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An RNA-dependent-RNA-polymerase activity associated with grapevine chrome mosaic nepovirus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 142 (1), pp.151-156. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions multiples des protéines de capside des virus de plante à ARN simple brin positif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Paco-Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (5), pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and molecular variability of lettuce mosaic virus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 87 (4), pp.397-403. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.1997.87.4.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent occurrence of recombinant potyvirus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Romancer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.1953-1965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-PCR of a 10 kb viral RNA with expand TM reverse transcriptase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleotide sequence of the RNA-2 of an isolate of the english serotype of tomato black ring virus : RNA recombination in the history of nepoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 76, pp.1279-1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of the 3' non-translated region of grapevine chrome mosaic virus RNA-1 by recombination to tomato black ring virus RNA-2 in pseudorecombinant isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 76, pp.1285-1289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple alignment of the capsid protein sequences of nepoviruses and comoviruses suggests a common structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 140 (11), pp.2041-2053. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01322691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the frequent occurence of recombinant potato virus Y isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Tabac. Section 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication and translation of cowpea mosaic virus RNAs are tightly linked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Bokhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Kammen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated genetic transformation of grapevine somatic embryos and regeneration of transgenic plants expressing the coat protein of grapevine chrome mosaic nepovirus (GCMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 102, pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activity of native BLV proteinase and C-terminal truncated BLV and HTLV-I proteinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Précigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Llido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Peptide and Protein Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1, pp.441-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Annexe II] Les poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pannoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, L’abri sous roche de Pont d’Ambon à Bourdeilles (Dordogne), 36, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1994.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically engineered resistance against grapevine chrome mosaic nepovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 21, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cis- and trans-acting elements in cowpea mosaic virus RNA replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Bokhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kasteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 195, pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunodetection of the proteins encoded by grapevine chrome mosaic nepovirus RNA2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 73, pp.2093-2098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dsRNAs of apple chlorotic leaf spot virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 73, pp.767-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sequence between nucleotides 161 and 512 of cowpea mosaic virus M RNA is able to support internal initiation of translation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Kammen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wellink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 72, pp.2339-2345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro processing of the RNA-2-encoded polyprotein of two nepoviruses : tomato black ring virus and grapevine chrome mosaic virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 72, pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-like viruses in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Goldbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wellink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence and genetic organization of Hungarian Grapevine Chrome Mosaic Nepovirus RNA2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 17 (19), pp.7809-7819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of Hungarian Grapevine Chrome Mosaic Nepovirus RNA1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 17 (19), pp.7795-7807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification de particules virales associees a l'enroulement de la vigne et mise au point d'un protocole ELISA permettant leur detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (8), pp.731-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus and RNA-specific molecular hybridization probes for two nepoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bretout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 235, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification de particules virales associées à l'enroulement de la vigne et mise au point d'un protocole ELISA permettant leur détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (8), pp.731-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of the 3' ends of the double-stranded RNAs of grapevine chrome mosaic nepovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 69 (2), pp.423-428. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/0022-1317-69-2-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning full-length cDNA of grapevine chrome mosaic nepovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bretout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 73, pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerzat (Haute-Loire) : « Le Pié du Roy ». Un site préhistorique dans un volcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Tome 25 (volume 1), pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du HCB pour l’utilisation confinée d’organismes génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 212 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hirondelles feront-elles le printemps? [Postface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lévêque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir avec la nature au XIXe siècle – À propos d’oiseaux, d’agriculture et d’émergence de l’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d'Agriculture de France; Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles et la pollinisation pavent le chemin de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Collet; Jean-Christophe Sandoz; Pierre Charnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les abeilles face au risque toxique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.450, 2022, 978-2-271-13724-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité au service d’une science responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Descamps; Kamel Lairedj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique à l'aune du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37651-035-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique au service d’une connaissance fiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léo Coutellec; Frédérique Coulée; Emmanuel Hirsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouveaux territoires pour l’éthique de la recherche. Repères, responsabilités et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-87, 2021, Recherches en éthique appliquée, 9782749269658. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.coute.2021.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous n’avons qu’une seule planète – L’innovation dans les systèmes alimentaires pour faire face aux défis planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Universitat d'Estiu d'Andorra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de l'Education et de l'Enseignement Supérieur du Gouvernement d'Andorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tecnologia i humanitat, llums i ombres = Technologie et humanité, lumières et ombres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of outcomes from the three parallel sessions dedicated to the theme of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the FAO International Symposium of the role of Agricultural Biotechnologies in Sustainable Food Systems and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO; Food and Agricultural Organization of the United Nations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284p., 2016, 978-92-5-109330-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formidable diversité des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deyrolle. À la croisée des savoirs : Les plus grands scientifiques réunis autour des planches Deyrolle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Martinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240p, 2015, 9782732469522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photosynthèse, une alchimie vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deyrolle. À la croisée des savoirs : Les plus grands scientifiques réunis autour des planches Deyrolle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Martinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2015, 9782732469522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 20 000 à 18 000 BP en Quercy : apports de la séquence du Cuzoul de Vers à la compréhension de l'évolution des comportements socio-économiques entre Solutréen récent et Badegoulien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Clottes, Jean-Pierre Giraud et Pierre Chalard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers. Des chasseurs de Renne en Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERAUL 131, pp.459-471, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cémentochronologique des restes issus des niveaux solutréens et badegouliens du Cuzoul de Vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clottes, J. and Giraud, J-P. and Chalard, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Ver : des chasseurs de rennes en Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131, Université de Liège, pp.269-278, 2012, ERAUL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to viruses mediated by translation initiation factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caister Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1-904455-75-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus susceptibility and resistance in lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural resistance mechanisms of plants to viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2006, 1-4020-3779-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheravirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwanami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Karasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lehto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus taxonomy. Eighth report of the International Committee on Taxonomy of Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2005, 0-12-249951-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comoviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwanami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Karasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lehto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus taxonomy. Eighth report of the International Committee on Taxonomy of Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2005, 0-12-249951-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequiviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwanami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Karasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lehto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus taxonomy. Eighth report of the International Committee on Taxonomy of Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2005, 0-12-249951-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadwavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwanami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Karasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lehto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus taxonomy. Eighth report of the International Committee on Taxonomy of Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2005, 0-12-249951-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genus Nepovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses and virus diseases of Poaceae (gramineae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1088-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Comoviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses and virus diseases of Poaceae (gramineae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1088-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettuce mosaic virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descriptions of plant viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of mo1, a recessive gene associated with Lettuce mosaic potyvirus resistance in lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Leafy Vegetables 2003 : Proceedings of the Eucarpia Meeting on Leafy Vegetables Genetics and Breeding, Noordwijkerhout, NLD (2003-03-19 - 2003-03-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic search for recombination events in plant viruses and viroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kofalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus-resistant transgenic plants : potential ecological impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Editions, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One minute transformation of electrocompetent E. coli cells - addendum. The red book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current protocols on CD-ROM: current protocols in immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4, 1994, 0-471-30660-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes d'organisation de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inra Institut National de La Recherche Agronomique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document d'Orientation #Inra2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ronceray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4821335498627292E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arancou (Bourrouilla), Bilan scientifique 2005 du Service Régional de l'Archéologie Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Eastham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et l'Animal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPOSITION : Préhistoires de pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROSiE Field-specific Guidelines on Responsible Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Konach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Bernabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Beate Bentzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keziah Chanyisa Khayadi Dash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2024, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final analysis and mapping of existing European and national OS infrastructures with regard to promoting responsible OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Voarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Policy Paper on Responsible Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Konach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Bernabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lindemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and normative framework for tackling the ethical, epistemic, disciplinary and Research Integrity-related challenges of advancing Open Science practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Bernabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Simm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaana Eigi Watkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROSiE General Guidelines on Responsible Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Bernabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keziah Chanyisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Koivisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Kwamboka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Oslo. 2023, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of existing blockchain technologies to safeguard responsible Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arild Johan Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svein Ølnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2022, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis and mapping of existing European and national Open Science infrastructures with regard to promoting responsible Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mevdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2021, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique industrielle du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roucairol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bantegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bolignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ANRT. 2018, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité Scientifique au CNRS; Vers un dispositif pérenne de promotion des valeurs de l’intégrité scientifique au CNRS, et de traitement des allégations de manquement à l’intégrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Duee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hadchouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2018, 28 p. + Annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB - dossier NL-2005-28. Paris, le 17 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-evaluation report on INRA for the period 2009-2014: strategy, results, analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Legouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] INRA. 2015, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130211- saisine HCB - dossier 2009-751 concernant le dossier EFSA-GMO-NL-2009-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 121206- saisine HCB - dossier 2012-109 concernant le dossier EFSA-GMO-NL-2012-109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130930- saisine HCB - dossier 2012-1081 concernant le dossier EFSA-GMO-NL-2012-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130213-saisine HCB-B/FR/12.12.011 concernant le dossier B/FR/12.12.01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130110- saisine HCB - dossier 2012-1041 concernant le dossier EFSA-GMO-ES-2012-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130905- saisine HCB - dossier 2009-681 concernant le dossier EFSA-GMO-NL-2009-68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130418- saisine HCB - dossier 2012-1061 concernant le dossier EFSA-GMO-NL-2012-106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-UK-2008-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur le document d’orientation de l’AESA relatif aux plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées, en vue de sa transcription en norme contraignante par la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe de travail sur la gestion et le partage des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120411-saisine HCB- dossier 2011-1011 concernant le dossier EFSA-GMO-BE-2011-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 24 septembre 2012 relative à l’article de Séralini et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120315-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110126-saisine HCB- dossier 2010-83 concernant le dossier EFSA-GMO-UK-2010-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées. Paris, le 14 janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associes à la dissémination des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine du 8 décembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-NL-2005-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110120-saisine HCB- dossier 2009-69 concernant le dossier EFSA-GMO-NL-2009-69.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110426-saisine HCB- dossier 2010-88 concernant le dossier EFSA-GMO-SE-2010-88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Deguergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de document d’orientation relatif aux études de toxicité sub-chronique de 90 jours sur les denrées alimentaires et aliments pour animaux menées chez les rongeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110915-saisine HCB- dossier 2011-91 concernant le dossier EFSA-GMO-NL-2011-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur les lignes directrices de l’AESA relatives à l’évaluation environnementale des plantes génétiquement modifiées, en vue de leur transcription par la Commission européenne en norme contraignante pour le pétitionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine sur le projet de décret relatif à l’étiquetage des denrées alimentaires issues de filières qualifiées « sans organismes génétiquement modifiés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100826-saisine HCB- dossier 2010-82 concernant notamment le dossier EFSA-GMO-DE-2010-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100506-projet saisine HCB-coexistence sur la définition des conditions techniques relatives à la mise en culture, la récolte, le stockage et le transport des végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110317-saisine HCB- dossier 2010-89 concernant le dossier EFSA-GMO-NL-2010-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de lignes directrices sur les plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100510-saisine HCB- dossiers imports concernant notamment le dossier EFSA-GMO-RX-40-3-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100616-saisine HCB- dossier 2010-79 concernant le dossier EFSA-GMO-BE-2010-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier B/FR/09.11.01. Paris, le 15 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA-GMO-NL-2009-72. Paris, le 03/02/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la saisine 100319-saisine HCB-lignes directrices AESA. Paris, le 28 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100118-saisine HCB- dossier Bt11 culture concernant la partie « culture » du dossier C/F/96/05.10. Paris, le 16 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/DE/2008/63. Paris, le le 07/01/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100226-saisine HCB-dossier 1507 culture concernant la partie « culture » du dossier C/ES/01/012. Paris, le 6 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100301-saisine HCB-dossier pomme de terre culture relative au dossier C/SE/96/3501. Paris, le 12 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091211-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100605-saisine HCB- décret déclaration sur le projet de décret relatif à la mise en culture de végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/97/13-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la saisine du 15 décembre 2009 de Monsieur le Député François Grosdidier, quant aux conclusions de l'étude intitulée “A comparison of the effects of three GM corn varieties on mammalian health” par J. Spiroux de Vendômois, F. Roullier, D. Cellier & G.E. Séralini, Int. J. Biol. Sci, 2009 : 5(7) : 706-726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les réponses de l'AESA aux questions posées par les Etats membres au sujet de la culture et de la consommation du maïs Mon810, Dossier EFSA-GMO-RX-MON 810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/NL/2005/22. Paris, le 12 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal to create the Order Picornavirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gorbalenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] -. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balma de l'Abeurador, Félines-Minervois, Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage moleculaire du genome du nepovirus de la mosaique chromee de la vigne (GCMV) : analyse de l'organisation genetique de l'ARN-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux Ségalen (Bordeaux 2), 1989. Français. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02855715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId591"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Le Gall </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Scientific adviser on Agroecology at the French Ministry for research & scientific officer at the French research agency</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-le-gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-8547-6061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">08730144X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">INRAe senior researcher</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Agronomical engineer specialized in plant health, AgroParisTech, Paris 1986</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Doctor in Biology, Univ. Bordeaux 1989</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Habilitation, Univ. Bordeaux 1998</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Scientific adviser on Agroecology at the French Ministry for research & scientific officer at the French research agency (since 2024)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2024 I operate part-time for ANR, the French national research agency, in the frame of the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Partnership Agroecology</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of which I chair the Governing board. This large partneship between reserach funding and research operating organisations aims at coordinatingthe Europe-wide research efforts towards accelerating the agroecological transition. It is one of the large-scale tools of the cluster &amp;quot;Food, Bioeconomy, Natural Resources, Agriculture and Environment&amp;quot; in the pillar &amp;quot;Global challenges and European industrial competitiveness&amp;quot; of the 2021-27 European research framework program, Horizon Europe.In parallel, I also operate part-time as scientific adviser &amp;quot;Agroecology and Ecophyto&amp;quot; for the French Ministry of higher education and research.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading4"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Main past experiences</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chair of the French Advisory Board for Research Integrity (2017-2023)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inra had been one of the first French institutions to adopt the national charter for research integrity, in January 2015. The </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Office for Research Integrity</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Ofis) was created in 2017 to stimulate the sharing of a culture of research integrity in the French research and higher education ecosystem, by ensuring missions of observatory, provision of resources, animation and foresight. I have contributed to organize Ofis and I have chaired its advisory board during its first six years.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Chief scientific officer of INRA (2013-2017)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As the chief scientific officer of Inra, my duty was to coordinate and program the research, the portfolio of skills, the infrastructures and the partnerships of the institute (around 8000 persons in about 100 locations nationwide). Inra, later merged into </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INRAe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, was in charge of producing and sharing the knowledge necessary for our food systems to tackle multiple global transitions: demography, environment, climate, digital, etc. I elaborated the strategy of Inra for the coming 10 years, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#Inra2025</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, the first of its kind in France to include a full chapter dedicated to the operational development of Open Science.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Head of division at Inra (2006-2012)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As the head of the Inra division “Plant Health and the Environment” (around 1000 persons in about 40 research units nationwide), I stimulated ecology as a disciplinary background to develop agro-ecological crop protection approaches, and interfaces between biology and ecology. I also coordinated the reorganization of Inra research on bees and pollination. I prepared the strategic plan of the division for the coming 5 years. Beyond the division, I set up a trans-disciplinary research program for sustainable management of crop health, further enlarging the disciplinary approach to general agronomy and to social sciences. In this period, I was also a member of the scientific advisory board of several institutions.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Plant virologist (1986-2006)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">As a graduate student, as a post-doc (Univ. Wageningen, NL) and as a researcher (Inra Bordeaux, France), I studied the diversity of plant viruses (genomics, phylogeny, systematics) and of their biology, especially in situations of “non-host” resistance, where host factors involved in the virus cycle are absent or unavailable for the virus. From 1999 to 2006, I have been the principal investigator of a team of around 20 on plant-virus interactions.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (110)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un serment pour énoncer la valeur de la formation par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 481, pp.9-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique au service d’une science responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 471, pp.18-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que nous enseigne la crise de la Covid-19 en matière d’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Newstank</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02866052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Office français de l'intégrité scientifique (OFIS): renforcer la confiance entre science et société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Poléthis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique est une culture à construire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Juillet-Août 2019 (549-550), pp.96-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">#PublierAutrement la Science à l’ère numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publier la Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'édition de gènes est un événement majeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgraPresse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Laborien récent de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour la fin du Tardiglaciaire en Quercy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26, pp.79-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons de la fosse de O 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24, pp.79-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations SMA et nouveaux regards sur l’archéo-séquence du Rond-du-Barry (Polignac, Haute-Loire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Delvigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 13 (7), pp.623-636. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2014.03.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les occupations mésolithiques de Bourrouilla à Arancou (Pyrénées-Atlantiques, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Merlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Miquéou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24, pp.79-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The C terminus of lettuce mosaic potyvirus cylindrical inclusion helicase interacts with the viral VPg and with lettuce translation eukaryotic initiation factor 4E</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Tavert-Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Abdul Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 93 (1), pp.184-193. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.035881-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02652350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 20S proteasome α5 subunit of Arabidopsis thaliana carries an RNase activity and interacts in planta with the Lettuce mosaic potyvirus HcPro protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie A.-S. Dielen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavio Tetsuo F. T. Sassaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume G. Menard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (2), pp.137-150. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2010.00654.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTM3, which controls long distance movement of potyviruses, is a member of a new plant gene family encoding a meprin and TRAF homology (MATH) domain-containing protein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Cosson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc L. Sofer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang Hien Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 154 (1), pp.222-232. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.110.155754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fouilles de la grotte-abri de Peyrazet (Creysse, Lot) : nouvelles données pour le Tardiglaciaire quercinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Langlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Laroulandie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chalard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 106 (1), pp.150-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of the cylindrical inclusion (CI) protein in the overcoming of an eIF4E-mediated resistance against Lettuce mosaic potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Abdul Razzak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peypelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (1), pp.109-113. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2008.00513.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faunes paléolithiques des Peyrugues à Orniac, Lot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Juillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Jeannet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.141-217</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00505485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secoviridae: a proposed family of plant viruses within the order Picornavirales that combines the families Sequiviridae and Comoviridae, the unassigned genera Cheravirus and Sadwavirus, and the proposed genus Torradovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sanfaçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Wellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Karasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René van Der Vlugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 154 (5), pp.899-907. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-009-0367-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheravirus and Sadwavirus: two unassigned genera of plant positive-sense single-stranded RNA viruses formerly considered atypical members of the genus Nepovirus (family Comoviridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Sanfaçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ikegami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwanami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 154 (6), pp.1019. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-009-0384-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picornavirales , a proposed order of positive-sense single-stranded RNA viruses with a pseudo-T = 3 virion architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude M. Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew M. Q. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J. Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 153 (4), pp.715-727. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-008-0041-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettuce mosaic virus: from pathogen diversity to host interactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9 (2), pp.127-136. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1364-3703.2007.00451.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of quantitative trait loci controlling symptom development during viral infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier O. Loudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost J. B. Keurentjes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (2), pp.198-207. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-21-2-0198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutational analysis of plant cap-binding protein eIF4E reveals key amino acids involved in biochemical functions and potyvirus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Roudet-Tavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 82 (15), pp.7601-7612. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.00209-08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus Diseases of Lettuce in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Agenor Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norberto Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Murilo Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.35-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04141304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated and selective recruitment of eIF4E and eIF4G factors for potyvirus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc J.-L. Gallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faccila Chafiai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leah M. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 581 (5), pp.1041-1046. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.febslet.2007.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further characterization of two sequiviruses infecting lettuce and development of specific RT-PCR primers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Jadao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Liberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Echer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 152 (5), pp.999-1007. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-006-0895-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Central domain of a potyvirus VPg is involved in the interaction with the host translation initiation factor eIF4E and the viral protein HcPro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (3), pp.1029-1033. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.82501-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative control of Lettuce mosaic virus fitness and host defence inhibition by P1-HcPro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forget Richard-Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Agenor Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Murilo Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summa Phytopathologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (2), pp.119-123. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0100-54052007000200003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent occurrence of Lettuce mosaic virus in Cape daisy (Osteospermum sp.) in Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Svanella-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marrakchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 91 (11), pp.1514. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PDIS-91-11-1514A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the serological variability of Lettuce mosaic virus using monoclonal antibodies and surface plasmon resonance technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 88 (9), pp.2605-2610. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.82980-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheravirus and Sadwavirus: two unassigned genera of plant positive-sense single-stranded RNA viruses formerly considered atypical members of the genus Nepovirus (family Comoviridae)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sanfaçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ikegami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwanami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 152 (9), pp.1767-1774. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-007-1015-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequência de Lettuce big-vein associated virus e Mirafiori lettuce big-vein virus em Plantas de alface no Estado de São Paulo e transmissão através de extrato vegetal e solo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Martinello Sanches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Murilo Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlene Rosales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summa Phytopathologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33 (4), pp.378-382. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/S0100-54052007000400010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01250501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PPV long-distance movement is occasionally permitted in resistant apricot hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ligia Ion-Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan-Antonio García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 120 (1-2), pp.70-78. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2006.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequence analysis of grapevine isolates of raspberry ringspot nepovirus. Brief report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Moury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Endisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 151 (3), pp.599-606. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-005-0665-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and partial genome sequence of stocky prune virus, a new member of the genus Cheravirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Svanella-Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 151 (6), pp.1179-1188. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-005-0682-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potyviral virus genome-linked protein VPg forms a ternary complex with the eukaryotic initiation factors eIF4E and eIF4G and reduces eIF4E affinity for a mRNA cap analogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 273 (6), pp.1312-1322. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1742-4658.2006.05156.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance traits control Plum pox virus infection in Arabidopsis thaliana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Alamillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (5), pp.541-549. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI-19-0541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plum pox virus induces differential gene expression in the partially resistant stone fruit tree Prunus armeniaca cv. Goldrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud Escalettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Hullot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danuta Wawrzy'Nczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 374 (7), pp.96-103. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2006.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host factors recruited by plant viruses during the infection process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Doublet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 96 (6S), pp.S84. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2006.96.6.S1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of a lettuce-infecting sequivirus in Chile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Jadao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.C. Firmino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 89 (10), pp.1129. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PD-89-1129A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration génétique du tabac assistée par les biotechnologies : application à la résistance au PVY (Potato virus Y)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dorlhac de Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rothan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Association pour la Recherche sur les Nicotianées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.13-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogues of virus resistance genes map to QTLs for resistance to sharka disease in Prunus davidiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mantin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Genetics and Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 272 (6), pp.680-689. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00438-004-1099-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HcPro, a multifunctional protein encoded by a plant RNA virus, targets the 20S proteasome and affects its enzymic activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Pugnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 86, pp.2595-2603. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/vir.0.81107-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode simple et efficace pour tester la résistance au virus de la mosaïque de la laitue sur des plantes de laitue cultivées in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Bollore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verane Sarnette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, N° Spécial : Bioagresseurs, pp.209-212</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular mapping of the viral determinants of systemic wilting induced by a Lettuce mosaic virus (LMV) isolate in some lettuce cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Forget Richard-Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Salomão Jadão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine M.-C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 109 (2), pp.175-180. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.virusres.2004.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant virus RNAs - Coordinated recruitment of conserved host functions by (+) ssRNA viruses during early infection events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Thivierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe J. Dufresne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Cotton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Laliberté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 138, pp.1822-1827. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.105.064105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of GFP-tagged Plum pox virus to study Prunus -PPV interactions at the whole plant and cellular levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micheline Lansac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Eyquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Salvador</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 129 (2), pp.125-133. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2005.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification and mapping of resistance gene analogs (RGAs) in Prunus : a resistance map for Prunus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. Lalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Decroocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Blenda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Schurdi-Levraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Garay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 111 (8), pp.1504-1513. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00122-005-0079-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European and brazilian examples on Sequiviridae family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Jadao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Reviews and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simple and efficient method for testing lettuce mosaic virus resistance in in vitro cultivated lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flamain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Botton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 116 (2), pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A naturally occurring recombinant isolate of Lettuce mosaic virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peypelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.M. Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 149 (1), pp.191-197. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-003-0201-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific detection of Lettuce mosaic virus isolates belonging to the &amp;quot;Most&amp;quot; type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peypelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 121 (1), pp.119-124. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2004.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning and sequencing of full-length cDNAs of RNA1 and RNA2 of a Tomato black ring virus isolate from Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jonczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Palucha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Borodynko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pospieszny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 149 (4), pp.799-807. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00705-003-0261-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obtençao de oligonucleotidos especificos para o Lettuce mottle virus (LeMov) e Dandelion yellow mosaic virus (DaYMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Jadao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murillio Zerbini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summa Phytopathologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 30, pp.94-95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical identification of proteasome-associated endonuclease activity in sunflower</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Ballut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. F. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Mouzeyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 1645, pp.30-39. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1570-9639(02)00500-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The eukaryotic translation initiation factor 4E controls lettuce susceptibility to the potyvirus Lettuce mosaic virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 132, pp.1272-1282</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of HC-Pro, a plant virus multifunctional protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 278 (26), pp.23761. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M302512200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of a NIa proteinase cleavage site between the reporter gene and HC-Pro only partially restores the biological properties of GUS- or GFP-tagged LMV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Tavert-Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 98 (2), pp.151-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple resistance phenotypes to Lettuce mosaic virus among Arabidopsis thaliana accessions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Houvenaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Mauduit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (7), pp.608-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of green fluorescent protein-tagged recombinant viruses to test Lettuce mosaic virus resistance in lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Maisonneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 92 (2), pp.169-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02674784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification of a viral protein from infected plant tissues using the Strep-tag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Drucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Esperandieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bio Tech International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of greek Lettuce mosaic virus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Varveri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peypelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hellenic Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 7, pp.50-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic recombination in wild-type poliovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dahourou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Crainic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83, pp.3103-3110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biological characterization of Lettuce mosaic virus (LMV) isolates reveals a distinct and widespread type of resistance-breaking isolate : LMV-most</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatem Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Peypelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marrakchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 92 (5), pp.563-572. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.2002.92.5.563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between potyvirus helper component-proteinase and capsid protein in infected plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Roudet-Tavert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Delecolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 83 (7), pp.1765-1770. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/0022-1317-83-7-1765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant viruses and the recent discovery of unforeseen basic cellular processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard-Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 324, pp.935-941</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettuce mosaic virus pathogenicity determinants in susceptible and tolerant lettuce cultivars map to different regions of the viral genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renate Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14 (6), pp.804-810. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/MPMI.2001.14.6.804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of two brazilian isolates of Lettuce mosaic virus with distinct biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.N. Mello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Pavan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.M. Zambolim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fitopatologia Brasileira</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 26 (2), pp.153-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus des plantes et la découverte récente de mécanismes fondamentaux insoupçonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Krause-Sakate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Richard-Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 87 (1), pp.151-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the variability of tunisian isolates of Lettuce Mosaic Virus using biological and molecular properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Fakhfakh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marrakchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plant Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 83 (1), pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences between the coat protein amino acid sequences of english and scottish serotypes of Raspberry ringspot virus exposed on the surface of virus particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.W. Scott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.T. Zimmerman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 68, pp.119-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions moléculaires plantes - Potyvirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Redondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 4 (2), pp.95-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of green fluorescent protein or B-Glucuronidase tagging on the accumulation and pathogenicity of a resistance-breaking Lettuce mosaic virus isolate in susceptible and resistant lettuce cultivars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Alias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp.316-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 5'noncoding region of grapevine chrome mosaic nepovirus RNA-2 triggers a necrotic response on three nicotiana spp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immaculada Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.337-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in understanding the molecular biology of Plant/Potyvirus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Maule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (5), pp.367-376</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potyvirus helper component-proteinase self-interaction in the yeast two-hybrid system and delineation of the interaction domain involved</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Urcuqui-Inchima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Drugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 258 (1), pp.95-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plantes résistantes à leurs virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concours Médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 121 (25-26), pp.2018-2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenic tobaccos transformed with a gene encoding a truncated form of the coat protein of tomato black ring nepovirus are resistant to viral infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pacot-Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Cell Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 19, pp.203-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, L’habitat magdalénien de la grotte du Bourrouilla à Arancou (Pyrénées-Atlantiques), 41, pp.129-132. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1999.2346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02406949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of the 3'terminal region of the genome of four Lettuce mosaic virus isolates from Greece and Yemen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.A.A. van Der Vlugt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 144 (8), pp.1619-1626. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of full-length cDNA clones of lettuce mosaic virus (LMV) and the effects of intron-insertion on their viability in Escherichia coli and on their infectivity to plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 143 (12), pp.2443-2451. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the complete nucleotide sequences of two isolates of lettuce mosaic virus differing in their biological properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 47, pp.167-177. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0168-1702(96)01411-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An RNA-dependent-RNA-polymerase activity associated with grapevine chrome mosaic nepovirus infection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 142 (1), pp.151-156. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s007050050065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonctions multiples des protéines de capside des virus de plante à ARN simple brin positif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Paco-Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 1 (5), pp.375-382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological and molecular variability of lettuce mosaic virus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Lot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 87 (4), pp.397-403. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO.1997.87.4.397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequent occurrence of recombinant potyvirus isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Le Romancer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 77, pp.1953-1965</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RT-PCR of a 10 kb viral RNA with expand TM reverse transcriptase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 4, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nucleotide sequence of the RNA-2 of an isolate of the english serotype of tomato black ring virus : RNA recombination in the history of nepoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 76, pp.1279-1283</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer of the 3' non-translated region of grapevine chrome mosaic virus RNA-1 by recombination to tomato black ring virus RNA-2 in pseudorecombinant isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 76, pp.1285-1289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multiple alignment of the capsid protein sequences of nepoviruses and comoviruses suggests a common structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 140 (11), pp.2041-2053. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01322691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for the frequent occurence of recombinant potato virus Y isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales du Tabac. Section 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27, pp.65-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Replication and translation of cowpea mosaic virus RNAs are tightly linked</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Bokhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Kammen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.381-392</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobacterium-mediated genetic transformation of grapevine somatic embryos and regeneration of transgenic plants expressing the coat protein of grapevine chrome mosaic nepovirus (GCMV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Torregrossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Danglot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 102, pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Annexe II] Les poissons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pannoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Fouilles et monuments archéologiques en France métropolitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, L’abri sous roche de Pont d’Ambon à Bourdeilles (Dordogne), 36, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/galip.1994.2102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological activity of native BLV proteinase and C-terminal truncated BLV and HTLV-I proteinases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Précigoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Llido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Topics in Peptide and Protein Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 1, pp.441-452</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically engineered resistance against grapevine chrome mosaic nepovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P. Delbos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 21, pp.89-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cis- and trans-acting elements in cowpea mosaic virus RNA replication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Bokhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kasteel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 195, pp.377-386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02713309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunodetection of the proteins encoded by grapevine chrome mosaic nepovirus RNA2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 73, pp.2093-2098</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the dsRNAs of apple chlorotic leaf spot virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. German-Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryvonne Lanneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 73, pp.767-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02707240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sequence between nucleotides 161 and 512 of cowpea mosaic virus M RNA is able to support internal initiation of translation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Verver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. van Kammen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wellink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 72, pp.2339-2345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro processing of the RNA-2-encoded polyprotein of two nepoviruses : tomato black ring virus and grapevine chrome mosaic virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Demangeat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Hemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fritsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 72, pp.247-252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02705878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-like viruses in plants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Goldbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wellink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 2, pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence and genetic organization of Hungarian Grapevine Chrome Mosaic Nepovirus RNA2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 17 (19), pp.7809-7819</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of Hungarian Grapevine Chrome Mosaic Nepovirus RNA1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 17 (19), pp.7795-7807</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification de particules virales associees a l'enroulement de la vigne et mise au point d'un protocole ELISA permettant leur detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (8), pp.731-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus and RNA-specific molecular hybridization probes for two nepoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bretout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ravelonandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Horticulturae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 235, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02725555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purification de particules virales associées à l'enroulement de la vigne et mise au point d'un protocole ELISA permettant leur détection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Walter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 8 (8), pp.731-741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00885156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleotide sequence of the 3' ends of the double-stranded RNAs of grapevine chrome mosaic nepovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of General Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 69 (2), pp.423-428. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/0022-1317-69-2-423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cloning full-length cDNA of grapevine chrome mosaic nepovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Brault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bretout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Hibrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 73, pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02720363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerzat (Haute-Loire) : « Le Pié du Roy ». Un site préhistorique dans un volcan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Archéologique du Centre de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986, Tome 25 (volume 1), pp.99-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel du HCB pour l’utilisation confinée d’organismes génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Dassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 212 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les hirondelles feront-elles le printemps? [Postface]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christian Lévêque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir avec la nature au XIXe siècle – À propos d’oiseaux, d’agriculture et d’émergence de l’écologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Académie d'Agriculture de France; Presse des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.202, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les abeilles et la pollinisation pavent le chemin de la transition agroécologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Collet; Jean-Christophe Sandoz; Pierre Charnet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les abeilles face au risque toxique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.450, 2022, 978-2-271-13724-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité au service d’une science responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Descamps; Kamel Lairedj. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'intégrité scientifique à l'aune du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Panthéon-Assas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-37651-035-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03307579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique au service d’une connaissance fiable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Léo Coutellec; Frédérique Coulée; Emmanuel Hirsch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De nouveaux territoires pour l’éthique de la recherche. Repères, responsabilités et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Érès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-87, 2021, Recherches en éthique appliquée, 9782749269658. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.coute.2021.01.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04673336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nous n’avons qu’une seule planète – L’innovation dans les systèmes alimentaires pour faire face aux défis planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Universitat d'Estiu d'Andorra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ministère de l'Education et de l'Enseignement Supérieur du Gouvernement d'Andorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Tecnologia i humanitat, llums i ombres = Technologie et humanité, lumières et ombres</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02318312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Report of outcomes from the three parallel sessions dedicated to the theme of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the FAO International Symposium of the role of Agricultural Biotechnologies in Sustainable Food Systems and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAO; Food and Agricultural Organization of the United Nations</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 284p., 2016, 978-92-5-109330-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La formidable diversité des abeilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deyrolle. À la croisée des savoirs : Les plus grands scientifiques réunis autour des planches Deyrolle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Martinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240p, 2015, 9782732469522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La photosynthèse, une alchimie vitale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deyrolle. À la croisée des savoirs : Les plus grands scientifiques réunis autour des planches Deyrolle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Martinière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 240 p., 2015, 9782732469522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De 20 000 à 18 000 BP en Quercy : apports de la séquence du Cuzoul de Vers à la compréhension de l'évolution des comportements socio-économiques entre Solutréen récent et Badegoulien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Averbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Clottes, Jean-Pierre Giraud et Pierre Chalard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Vers. Des chasseurs de Renne en Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERAUL 131, pp.459-471, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00799191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cémentochronologique des restes issus des niveaux solutréens et badegouliens du Cuzoul de Vers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clottes, J. and Giraud, J-P. and Chalard, P. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solutréen et Badegoulien au Cuzoul de Ver : des chasseurs de rennes en Quercy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131, Université de Liège, pp.269-278, 2012, ERAUL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant resistance to viruses mediated by translation initiation factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A. Aranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Caranta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recent advances in plant virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caister Academic Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1-904455-75-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virus susceptibility and resistance in lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Maisonneuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural resistance mechanisms of plants to viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer-Verlag, 2006, 1-4020-3779-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheravirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwanami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Karasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lehto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus taxonomy. Eighth report of the International Committee on Taxonomy of Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2005, 0-12-249951-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sequiviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwanami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Karasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lehto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus taxonomy. Eighth report of the International Committee on Taxonomy of Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2005, 0-12-249951-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comoviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwanami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Karasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lehto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus taxonomy. Eighth report of the International Committee on Taxonomy of Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2005, 0-12-249951-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sadwavirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Iwanami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Karasev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Lehto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus taxonomy. Eighth report of the International Committee on Taxonomy of Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2005, 0-12-249951-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genus Nepovirus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses and virus diseases of Poaceae (gramineae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1088-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family Comoviridae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses and virus diseases of Poaceae (gramineae)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2004, 2-7380-1088-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettuce mosaic virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Descriptions of plant viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association of Applied Biologists, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular characterization of mo1, a recessive gene associated with Lettuce mosaic potyvirus resistance in lettuce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie German Retana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Dubrana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eucarpia Leafy Vegetables 2003 : Proceedings of the Eucarpia Meeting on Leafy Vegetables Genetics and Breeding, Noordwijkerhout, NLD (2003-03-19 - 2003-03-21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CGN</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic search for recombination events in plant viruses and viroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Candresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Revers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Kofalvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Marcos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus-resistant transgenic plants : potential ecological impact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-Editions, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One minute transformation of electrocompetent E. coli cells - addendum. The red book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current protocols on CD-ROM: current protocols in immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4, 1994, 0-471-30660-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principes d'organisation de l'INRA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inra Institut National de La Recherche Agronomique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document d'Orientation #Inra2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Houllier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mauguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Ronceray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Cherbut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.4821335498627292E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arancou (Bourrouilla), Bilan scientifique 2005 du Service Régional de l'Archéologie Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Dachary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Xavier Chauvière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Daulny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Eastham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00331818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Homme et l'Animal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Guadelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00134644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXPOSITION : Préhistoires de pêche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Raynal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00004299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Synthèse du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 87 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05127327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture and fishing: impact of food standards on biodiversity. Summary of the scientific report of the study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126366v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 581 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05143887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculture, aquaculture et pêche : impacts des modes de production labellisés sur la biodiversité. Résumé du rapport scientifique de l'étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ulrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lescourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bellassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bernard-Mongin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE; Ifremer. 2025, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05110171v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROSiE Field-specific Guidelines on Responsible Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Konach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Bernabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Beate Bentzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keziah Chanyisa Khayadi Dash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2024, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final analysis and mapping of existing European and national OS infrastructures with regard to promoting responsible OS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Voarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Policy Paper on Responsible Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodora Konach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Bernabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Lindemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptual and normative framework for tackling the ethical, epistemic, disciplinary and Research Integrity-related challenges of advancing Open Science practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Søren Holm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Bernabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadri Simm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rochambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaana Eigi Watkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2023, pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROSiE General Guidelines on Responsible Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosemarie Bernabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sofia Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keziah Chanyisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elina Koivisto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Kwamboka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Oslo. 2023, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05299856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of existing blockchain technologies to safeguard responsible Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arild Johan Jansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svein Ølnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2022, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary analysis and mapping of existing European and national Open Science infrastructures with regard to promoting responsible Open Science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Chapin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Mevdes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zenodo. 2021, pp.11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une politique industrielle du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Roucairol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Andry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bantegnies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bolignano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ANRT. 2018, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrité Scientifique au CNRS; Vers un dispositif pérenne de promotion des valeurs de l’intégrité scientifique au CNRS, et de traitement des allégations de manquement à l’intégrité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïté Armengaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Duee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Hadchouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Kirchner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] CNRS. 2018, 28 p. + Annexes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique Avis en réponse à la saisine HCB - dossier NL-2005-28. Paris, le 17 mars 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Bagnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avner Bar-Hen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Barny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bellivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-evaluation report on INRA for the period 2009-2014: strategy, results, analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Legouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Intern report] INRA. 2015, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130211- saisine HCB - dossier 2009-751 concernant le dossier EFSA-GMO-NL-2009-75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 121206- saisine HCB - dossier 2012-109 concernant le dossier EFSA-GMO-NL-2012-109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130930- saisine HCB - dossier 2012-1081 concernant le dossier EFSA-GMO-NL-2012-108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130213-saisine HCB-B/FR/12.12.011 concernant le dossier B/FR/12.12.01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130418- saisine HCB - dossier 2012-1061 concernant le dossier EFSA-GMO-NL-2012-106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130110- saisine HCB - dossier 2012-1041 concernant le dossier EFSA-GMO-ES-2012-104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 130905- saisine HCB - dossier 2009-681 concernant le dossier EFSA-GMO-NL-2009-68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-UK-2008-60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur le document d’orientation de l’AESA relatif aux plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées, en vue de sa transcription en norme contraignante par la Commission européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe de travail sur la gestion et le partage des données</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Gaspin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Colinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120411-saisine HCB- dossier 2011-1011 concernant le dossier EFSA-GMO-BE-2011-101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine du 24 septembre 2012 relative à l’article de Séralini et al. (Food and Chemical Toxicology, 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 120315-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Drillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Coléno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation de l’AESA sur le choix des comparateurs dans l’évaluation des risques des plantes génétiquement modifiées. Paris, le 14 janvier 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011, 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110126-saisine HCB- dossier 2010-83 concernant le dossier EFSA-GMO-UK-2010-83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaires sur le projet de document de l’OCDE sur les considérations environnementales relatives à l’évaluation des risques associes à la dissémination des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine du 8 décembre 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110120-saisine HCB- dossier 2009-69 concernant le dossier EFSA-GMO-NL-2009-69.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 110310-saisine HCB- dossiers culture concernant notamment le dossier EFSA-GMO-NL-2005-24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de document d’orientation relatif aux études de toxicité sub-chronique de 90 jours sur les denrées alimentaires et aliments pour animaux menées chez les rongeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110426-saisine HCB- dossier 2010-88 concernant le dossier EFSA-GMO-SE-2010-88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Deguergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110915-saisine HCB- dossier 2011-91 concernant le dossier EFSA-GMO-NL-2011-91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture du MON 810 en 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine sur le projet de décret relatif à l’étiquetage des denrées alimentaires issues de filières qualifiées « sans organismes génétiquement modifiés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS Commentaires sur les lignes directrices de l’AESA relatives à l’évaluation environnementale des plantes génétiquement modifiées, en vue de leur transcription par la Commission européenne en norme contraignante pour le pétitionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100506-projet saisine HCB-coexistence sur la définition des conditions techniques relatives à la mise en culture, la récolte, le stockage et le transport des végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100826-saisine HCB- dossier 2010-82 concernant notamment le dossier EFSA-GMO-DE-2010-82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 110317-saisine HCB- dossier 2010-89 concernant le dossier EFSA-GMO-NL-2010-89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert De Verneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la consultation publique de l’AESA sur le projet de lignes directrices sur les plans de surveillance environnementale post-commercialisation des plantes génétiquement modifiées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine 100510-saisine HCB- dossiers imports concernant notamment le dossier EFSA-GMO-RX-40-3-2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100616-saisine HCB- dossier 2010-79 concernant le dossier EFSA-GMO-BE-2010-79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier B/FR/09.11.01. Paris, le 15 mars 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2010, 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse à la saisine 100319-saisine HCB-lignes directrices AESA. Paris, le 28 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA-GMO-NL-2009-72. Paris, le 03/02/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMMENTAIRES sur le rapport de surveillance de culture d’Amflora en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Coignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100118-saisine HCB- dossier Bt11 culture concernant la partie « culture » du dossier C/F/96/05.10. Paris, le 16 avril 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 33 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/DE/2008/63. Paris, le le 07/01/2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Scientifique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 22 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100226-saisine HCB-dossier 1507 culture concernant la partie « culture » du dossier C/ES/01/012. Paris, le 6 mai 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 34 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091211-saisine HCB- dossier 2009-73 concernant le dossier EFSA-GMO-NL-2009-73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/02.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis en réponse à la saisine1 100301-saisine HCB-dossier pomme de terre culture relative au dossier C/SE/96/3501. Paris, le 12 juillet 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010, 38 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/09/01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 100605-saisine HCB- décret déclaration sur le projet de décret relatif à la mise en culture de végétaux génétiquement modifiés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AVIS en réponse à la saisine1 091201-saisine HCB-info compl oeillets concernant notamment le dossier C/NL/97/13-01</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des Biotechnologies. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis relatif à la saisine du 15 décembre 2009 de Monsieur le Député François Grosdidier, quant aux conclusions de l'étude intitulée “A comparison of the effects of three GM corn varieties on mammalian health” par J. Spiroux de Vendômois, F. Roullier, D. Cellier & G.E. Séralini, Int. J. Biol. Sci, 2009 : 5(7) : 706-726</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur le dossier EFSA/GMO/NL/2005/22. Paris, le 12 octobre 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis sur les réponses de l'AESA aux questions posées par les Etats membres au sujet de la culture et de la consommation du maïs Mon810, Dossier EFSA-GMO-RX-MON 810</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pagès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Leguay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Boireau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Haut Conseil des biotechnologies. 2009, 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal to create the Order Picornavirales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fauquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Gorbalenya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick J Knowles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] -. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Balma de l'Abeurador, Félines-Minervois, Hérault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Vaquer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Wattez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Heinz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ruas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 1990</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clonage moleculaire du genome du nepovirus de la mosaique chromee de la vigne (GCMV) : analyse de l'organisation genetique de l'ARN-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Bordeaux Ségalen (Bordeaux 2), 1989. Français. </w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02855715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId591"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00B76A07"/>
+    <w:nsid w:val="E02EB617"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DB2BF6A"/>
+    <w:nsid w:val="D0E85DDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-le-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8547-6061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08730144X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agroecologypartnership.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4821335498627292E12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Merlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miqu&#233;ou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tavert-Roudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abdul Razzak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.035881-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.-S. Dielen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Tetsuo F. T. Sassaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2010.00654.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664029v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hien Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.155754" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Peypelut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2008.00513.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Juillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sanfa&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Wellink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karasev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Der Vlugt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ikegami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwanami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jones" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-009-0384-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Christian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M. Fauquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Q. King" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Knowles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0041-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ5C3HRV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J. B. Keurentjes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0198" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660549v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2007.00451.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Roudet-Tavert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-08" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Agenor Pavan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Krause-Sakate" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Murilo Zerbini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccila Chafiai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah M. Allen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.02.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Jadao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Liberti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pavan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Echer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0895-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQ9N396B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Roudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Redondo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82501-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-54052007000200003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhfakh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrakchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-11-1514A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667227v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82980-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanfa&#231;on" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-1015-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W20WMBFT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Martinello Sanches" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rosales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-54052007000400010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Ion-Nagy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lansac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Salvador" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Garc&#237;a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2006.01.019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ4PBD09-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664620v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wetzel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Endisch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0665-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSJL3L0X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659990v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0682-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2K6LP9DP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663464v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alamillo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0541" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666307v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05156.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655183v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2006.96.6.S1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662488v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud Escalettes" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hullot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Wawrzy'Nczak" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.01.021" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ26L32S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678554v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krause-Sakate" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Firmino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Zerbini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1129A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mantin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1099-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E672C56BFF3F512BE00F0FE7DFD61E92D62B3C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bollore" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Sarnette" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189228v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81107-0" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680841v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Salom&#227;o Jad&#227;o" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2004.12.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thivierge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Dufresne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cotton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalibert&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.064105" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677029v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salvador" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2005.05.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q9K64LW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681149v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lalli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Blenda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0079-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DD9866007F5937A93C085C23F191942B366171D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678829v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-003-0201-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G16NV574-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678565v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A. Pavan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2004.06.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MGBWC9P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677381v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonczyk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palucha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borodynko" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pospieszny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-003-0261-z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1HJCVHS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillio Zerbini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964401v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Mouzeyar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-9639(02)00500-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHL5B26M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679237v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanjuan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302512200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676308v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redondo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavert-Roudet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671295v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Houvenaghel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674784v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673236v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Esperandieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672655v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varveri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671803v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dahourou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crainic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678572v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2002.92.5.563" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680820v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roudet-Tavert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delecolle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-7-1765" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673607v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680151v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Yang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2001.14.6.804" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671047v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Mello" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Zambolim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Carvalho" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676037v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673986v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695379v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Scott" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Zimmerman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Jones" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691305v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691299v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alias" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Delbos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698068v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Maule" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691894v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Fernandez" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dunez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urcuqui-Inchima" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Drugeon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Haenni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686402v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696463v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacot-Hiriart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406949v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2346" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699008v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.A. van Der Vlugt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lanneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050615" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17B940100B77B5180877697253A33E59AE486A73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050474" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F757B1CC1F0208AC49E809DAC559A801D02BB8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1702(96)01411-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTWGB70-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695423v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050065" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GX33BFJS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695207v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paco-Hiriart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696908v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1997.87.4.397" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687795v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Romancer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684216v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703424v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715611v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713156v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01322691" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HNFFKZ77-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712316v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713109v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wellink" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Bokhoven" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verver" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Kammen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715083v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torregrossa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danglot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874883v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pr&#233;cigoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Llido" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;onard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418629v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannoux" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1994.2102" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713371v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713309v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kasteel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703409v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707240v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715235v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705878v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hemmer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712058v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goldbach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726836v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726835v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720040v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zimmermann" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725555v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bretout" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravelonandro" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885156v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zimmermann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent &#201;tienne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726261v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-69-2-423" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720363v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004455v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604551v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leguay" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210462v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/agir-avec-la-nature-au-xixe-siecle/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738879v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307579v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/actualites-de-la-recherche/manifestations/30711-l-integrite-scientifique-a-l-aune-du-droit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673336v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/de-nouveaux-territoires-pour-l-ethique--9782749269658.htm" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.coute.2021.01.0069" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318312v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universitatestiutardor.ad/images/stories/2017/UEA17_LeGall.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739991v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/about/meetings/agribiotechs-symposium/en/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800001v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelamartiniere.fr/ouvrage/deyrolle-a-la-croisee-des-savoirs/9782732469522" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799715v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838780v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807286v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Aranda" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/plant-virology" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817469v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831835v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Karasev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lehto" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833188v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832396v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834092v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826637v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832869v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825712v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831201v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projects.cgn.wur.nl/leafyvegetables/papers.htm" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837375v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kofalvi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marcos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844528v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/0167569995800735?via%3Dihub" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798772v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inra Institut National de La Recherche Agronomique" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607768v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vilotte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ronceray" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134644v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004299v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299885v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rochambeau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Konach" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Bernabe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Beate Bentzen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziah Chanyisa Khayadi Dash" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300280v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Voarino" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300284v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chai" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lindemann" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300282v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Holm" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Simm" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana Eigi Watkin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299856v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Carvalho" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziah Chanyisa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Koivisto" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Kwamboka" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300291v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Johan Jansen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein &#216;lnes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300290v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mevdes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786563v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roucairol" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bitard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bantegnies" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bolignano" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791125v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Armengaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Duee" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hadchouel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915560v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602157v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Legouy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915583v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915576v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915967v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915568v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915585v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915955v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915573v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915579v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915971v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915972v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915559v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809520v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dardel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915976v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916042v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915978v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915992v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915998v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915488v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915536v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915492v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915990v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916000v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915995v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915553v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916007v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915979v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915530v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915527v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915982v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915555v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915996v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert De Verneuil" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915547v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916002v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916003v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916027v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916035v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915463v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915993v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916024v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916034v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916023v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916018v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916013v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916005v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916010v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916008v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916016v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916040v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916036v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916031v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824169v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fauquet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gorbalenya" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J Knowles" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235022v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855715v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-le-gall" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8547-6061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/08730144X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.agroecologypartnership.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ofis-france.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/en" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4821335498627292E12" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506974v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chapin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Gall" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854604v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866052v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597865v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317157v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842750v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139420v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;my" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.010" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842683v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Merlet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Miqu&#233;ou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Tavert-Roudet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abdul Razzak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Doublet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Walter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.035881-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964369v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie A.-S. Dielen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Tetsuo F. T. Sassaki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Michon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Menard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2010.00654.x" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664029v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cosson" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Sofer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Hien Le" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.110.155754" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Peypelut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine M.-C. Houvenaghel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2008.00513.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00505485v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Juillard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Jeannet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667169v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Sanfa&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Wellink" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Karasev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; van Der Vlugt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-009-0367-z" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665511v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ikegami" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Iwanami" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jones" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-009-0384-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Christian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude M. Fauquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew M. Q. King" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J. Knowles" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0041-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DJ5C3HRV-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660549v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. German-Retana" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1364-3703.2007.00451.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656693v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Sicard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Loudet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost J. B. Keurentjes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-21-2-0198" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660815v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Roudet-Tavert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Nicaise" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00209-08" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04141304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Agenor Pavan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renate Krause-Sakate" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Da Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Murilo Zerbini" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663052v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc J.-L. Gallois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faccila Chafiai" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah M. Allen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2007.02.007" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659089v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Jadao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Liberti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Pavan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Echer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-006-0895-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQ9N396B-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669156v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Roudet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Redondo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82501-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659030v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forget Richard-Forget" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-54052007000200003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664132v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Svanella-Dumas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Fakhfakh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marrakchi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PDIS-91-11-1514A" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667227v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82980-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sanfa&#231;on" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-007-1015-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W20WMBFT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250501v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Martinello Sanches" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Rosales" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0100-54052007000400010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657032v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ligia Ion-Nagy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Lansac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Eyquard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Salvador" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Antonio Garc&#237;a" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2006.01.019" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZ4PBD09-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664620v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Wetzel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ebel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Endisch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0665-z" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PSJL3L0X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659990v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-005-0682-y" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2K6LP9DP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666307v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2006.05156.x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Alamillo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-19-0541" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Schurdi-Levraud Escalettes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Hullot" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Wawrzy'Nczak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mathieu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.01.021" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GZ26L32S-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655183v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2006.96.6.S1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678554v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krause-Sakate" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Firmino" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Zerbini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PD-89-1129A" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dorlhac de Borne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rothan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677396v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Foulongne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lambert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mantin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00438-004-1099-0" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4E672C56BFF3F512BE00F0FE7DFD61E92D62B3C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189228v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ballut" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drucker" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pugni&#232;re" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cambon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blanc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81107-0" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bollore" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Verane Sarnette" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flamain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680841v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Salom&#227;o Jad&#227;o" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2004.12.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680267v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Thivierge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe J. Dufresne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cotton" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalibert&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.064105" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677029v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Salvador" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garcia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2005.05.016" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q9K64LW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681149v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. Lalli" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Blenda" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-0079-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3DD9866007F5937A93C085C23F191942B366171D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678571v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678829v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Mazier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Botton" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681135v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-003-0201-y" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G16NV574-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678565v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A. Pavan" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2004.06.005" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7MGBWC9P-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677381v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jonczyk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palucha" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Borodynko" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pospieszny" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-003-0261-z" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K1HJCVHS-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678465v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murillio Zerbini" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964401v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. F. Petit" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Mouzeyar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-9639(02)00500-9" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZHL5B26M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679237v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German Retana" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanjuan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Dubrana" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108282v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Plisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Drucker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie German-Retana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M302512200" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676308v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Redondo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tavert-Roudet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671295v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Houvenaghel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mauduit" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674784v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Maisonneuve" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673236v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Esperandieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672655v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varveri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671803v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dahourou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Crainic" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678572v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fakhfakh" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.2002.92.5.563" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680820v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roudet-Tavert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Delecolle" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-7-1765" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673607v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680151v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Yang" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI.2001.14.6.804" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671047v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. Mello" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Zambolim" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Carvalho" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676037v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673986v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695379v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Scott" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Zimmerman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.T. Jones" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691305v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691299v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alias" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Delbos" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691894v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immaculada Fernandez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dunez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698068v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Maule" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691392v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Urcuqui-Inchima" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walter" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Drugeon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Haenni" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686402v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696463v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pacot-Hiriart" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406949v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2346" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699008v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A.A. van Der Vlugt" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Souche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Lanneau" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050615" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17B940100B77B5180877697253A33E59AE486A73/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698140v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050474" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F757B1CC1F0208AC49E809DAC559A801D02BB8B2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696838v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Walter" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1702(96)01411-6" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PTWGB70-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695423v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s007050050065" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GX33BFJS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695207v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Paco-Hiriart" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696908v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO.1997.87.4.397" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687795v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Romancer" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684216v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703424v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715611v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713156v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01322691" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-HNFFKZ77-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712316v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713109v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wellink" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Bokhoven" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Verver" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Kammen" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715083v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Torregrossa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Danglot" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouquet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418629v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pannoux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1994.2102" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874883v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pr&#233;cigoux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Llido" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;onard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillemain" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M&#233;nard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713371v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brault" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713309v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kasteel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703409v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hibrand" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707240v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715235v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705878v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Demangeat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hemmer" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fritsch" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712058v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goldbach" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726836v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726835v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720040v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Zimmermann" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Walter" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725555v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bretout" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ravelonandro" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885156v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Zimmermann" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent &#201;tienne" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726261v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-69-2-423" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720363v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004455v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604551v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pag&#232;s" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Leguay" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Dassa" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bagnis" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Boireau" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210462v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/agir-avec-la-nature-au-xixe-siecle/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738879v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03307579v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-droit.fr/actualites-de-la-recherche/manifestations/30711-l-integrite-scientifique-a-l-aune-du-droit" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673336v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/de-nouveaux-territoires-pour-l-ethique--9782749269658.htm" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.coute.2021.01.0069" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318312v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.universitatestiutardor.ad/images/stories/2017/UEA17_LeGall.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739991v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fao.org/about/meetings/agribiotechs-symposium/en/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800001v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelamartiniere.fr/ouvrage/deyrolle-a-la-croisee-des-savoirs/9782732469522" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799715v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Guillou" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799191v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Astruc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838780v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Martin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807286v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A. Aranda" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Caranta" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.horizonpress.com/plant-virology" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817469v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Maisonneuve" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831835v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Karasev" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lehto" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832396v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833188v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834092v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826637v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832869v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825712v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831201v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projects.cgn.wur.nl/leafyvegetables/papers.htm" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837375v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Kofalvi" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Marcos" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844528v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sciencedirect.com/science/article/pii/0167569995800735?via%3Dihub" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798772v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inra Institut National de La Recherche Agronomique" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607768v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Vilotte" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Houllier" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ronceray" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cherbut" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134644v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004299v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05127327v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ulrich" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lescourret" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Bellassen" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bernard-Mongin" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126366v3" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05143887v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Arnaud" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05110171v2" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299885v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rochambeau" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Konach" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemarie Bernabe" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Beate Bentzen" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziah Chanyisa Khayadi Dash" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300280v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Voarino" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300284v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chai" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Lindemann" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300282v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Holm" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadri Simm" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaana Eigi Watkin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05299856v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sofia Carvalho" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziah Chanyisa" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Koivisto" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Kwamboka" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300291v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arild Johan Jansen" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svein &#216;lnes" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300290v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Mevdes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786563v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Roucairol" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bitard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Andry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bantegnies" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bolignano" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791125v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Armengaud" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Duee" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Hadchouel" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Kirchner" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915560v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avner Bar-Hen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barny" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bellivier" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602157v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Colinet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Legouy" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915583v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferry" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915576v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourguet" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915967v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Drillien" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915568v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915585v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Coignard" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915579v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915955v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915573v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915971v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915972v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915559v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809520v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dardel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Franc" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915976v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916042v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915978v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915992v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915488v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915998v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915536v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915492v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916000v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915990v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915553v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915995v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Deguergue" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915979v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916007v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915527v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915530v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915555v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915982v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915996v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert De Verneuil" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915547v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916002v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916003v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916027v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915463v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916035v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Scientifique" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02915993v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916024v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916034v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916023v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916005v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916013v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916018v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916010v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916008v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916016v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916040v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916031v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02916036v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824169v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fauquet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Gorbalenya" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick J Knowles" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235022v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Wattez" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Heinz" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ruas" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02855715v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>