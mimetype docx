--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -672,382 +672,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Kanner Austim to Asperger Syndromes, the Difficult Task to Predict Where ASD People Look at</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Flore Perrin</w:t>
+                <w:t xml:space="preserve">Alexis Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilios Krassanakis</w:t>
+                <w:t xml:space="preserve">Myriam Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Zhang</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elise Etchamendy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drones</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.162132-162140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391832v3</w:t>
+                <w:t xml:space="preserve">hal-05470287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring visual biases in uav videos from eye movements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilios Krassanakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4 (3), pp.1-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/drones4030031⟩</w:t>
+              <w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002080v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02391832v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Kanner Austim to Asperger Syndromes, the Difficult Task to Predict Where ASD People Look at</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring visual biases in uav videos from eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Etchamendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.162132-162140. </w:t>
+              <w:t xml:space="preserve">Drones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.1-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/drones4030031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05470287v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliency-aware inter-image color transfer for image manipulation</w:t>
               </w:r>
@@ -1378,308 +1378,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Attention Saccadic Models Learn to Emulate Gaze Patterns From Childhood to Adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transformation of the Multivariate Generalized Gaussian Distribution for Image Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristina Hristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2722238⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2769050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650322v1</w:t>
+                <w:t xml:space="preserve">hal-01650368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dynamic-range image recovery from flash and non-flash image pairs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Attention Saccadic Models Learn to Emulate Gaze Patterns From Childhood to Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Rämä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hristina Hristova</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (6-8), pp.725 - 735. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.4777 - 4789. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-017-1399-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2722238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650464v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the Multivariate Generalized Gaussian Distribution for Image Editing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">High-dynamic-range image recovery from flash and non-flash image pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hristina Hristova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,82 +1691,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.15. </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (6-8), pp.725 - 735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2769050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-017-1399-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650368v1</w:t>
+                <w:t xml:space="preserve">hal-01650464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating Segments and Effects on Comics by Clustering Gaze Data</w:t>
               </w:r>
@@ -2014,732 +2014,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccadic model of eye movements for free-viewing condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video inpainting with short-term windows: application to object removal and error concealment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhi Liu</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2014.12.026⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (10), pp.3034-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2437193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204682v1</w:t>
+                <w:t xml:space="preserve">hal-01204677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Objective Metric for Stereoscopic 3D Video Quality Prediction Using Perceptual Thresholds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Khaustova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smpte Motion Imaging Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 124 (2), pp.47-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5594/j18516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video inpainting with short-term windows: application to object removal and error concealment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
+                <w:t xml:space="preserve">Spatiotemporal Saliency Detection Based on Superpixel-level Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquan Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2437193⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.100-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2015.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204677v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Saliency Detection Based on Superpixel-level Trajectory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junhao Li</w:t>
+                <w:t xml:space="preserve">Saccadic model of eye movements for free-viewing condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Liquan Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2014.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2015.04.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01204803v1</w:t>
+                <w:t xml:space="preserve">hal-01204682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-saliency detection based on hierarchical segmentation</w:t>
+                <w:t xml:space="preserve">Saliency Tree: A Novel Saliency Detection Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Zou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liquan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2013.2292873⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.1937-1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2307434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993210v1</w:t>
+                <w:t xml:space="preserve">hal-00993215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliency Tree: A Novel Saliency Detection Framework</w:t>
+                <w:t xml:space="preserve">Co-saliency detection based on hierarchical segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 23 (5), pp.1937-1952. </w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.88-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2307434⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2013.2292873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993215v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image inpainting: Overview and recent advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2790,51 +2790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superpixel-based spatiotemporal saliency detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhua Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,213 +2888,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliency detection using regional histograms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical super-resolution-based inpainting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Liquan Shen</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (5), pp.700-702. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (10), pp.3779-3790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.38.000700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2013.2261308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876272v1</w:t>
+                <w:t xml:space="preserve">hal-00876168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object removal and loss concealment using neighbor embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Turkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Ebdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3113,313 +3100,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical super-resolution-based inpainting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saliency detection using regional histograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquan Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (10), pp.3779-3790. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (5), pp.700-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2013.2261308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.000700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876168v1</w:t>
+                <w:t xml:space="preserve">hal-00876272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for comparing scanpaths and saliency maps: strengths and weaknesses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A time-dependent saliency model combining center and depth biases for 2D and 3D viewing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Cognitive Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.141-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-012-0226-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12559-012-9138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757615v1</w:t>
+                <w:t xml:space="preserve">hal-00757536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-dependent saliency model combining center and depth biases for 2D and 3D viewing conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for comparing scanpaths and saliency maps: strengths and weaknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (2), pp.141-156. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12559-012-9138-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-012-0226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757536v1</w:t>
+                <w:t xml:space="preserve">hal-00757615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium Spatial Frequencies, a Strong Predictor of Salience</w:t>
               </w:r>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Chamaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3561,51 +3561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I-Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.592-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3633,626 +3633,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00628069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling visual attention on scenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overt visual attention for free-viewing and quality assessment tasks: Impact of the regions of interest on a video quality metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (7), pp.547-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2010.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00539275v1</w:t>
+                <w:t xml:space="preserve">hal-00494466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic content repurposing for Mobile applications</w:t>
+                <w:t xml:space="preserve">Do video coding impairments disturb the visual attention deployment?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Cloarec</w:t>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guillotel</w:t>
+                <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smpte Motion Imaging Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (8), pp.597-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2010.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00504258v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overt visual attention for free-viewing and quality assessment tasks: Impact of the regions of interest on a video quality metric</w:t>
+                <w:t xml:space="preserve">Relevance of a feed-forward model of visual attention for goal-oriented and free-viewing tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barba</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00494466v1</w:t>
+                <w:t xml:space="preserve">inria-00504259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do video coding impairments disturb the visual attention deployment?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling visual attention on scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barba</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (4), pp.157-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.image.2010.05.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00494469v1</w:t>
+                <w:t xml:space="preserve">inria-00539275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of a feed-forward model of visual attention for goal-oriented and free-viewing tasks</w:t>
+                <w:t xml:space="preserve">Automatic content repurposing for Mobile applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cloarec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Chevet</w:t>
+                <w:t xml:space="preserve">Philippe Guillotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010</w:t>
+              <w:t xml:space="preserve">Smpte Motion Imaging Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00504259v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00504258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering temporal variations of spatial visual distortions in video quality assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (2), pp.253-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4299,64 +4299,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'images miniatures avec recadrage automatique basée sur un modèle perceptuel bio-inspiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (5), pp.323-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4394,64 +4394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting visual fixations on video based on low-level visual features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (19), pp.2483-2498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4498,64 +4498,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coherent computational Approach to model the bottom-up visual attention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thoreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5359,438 +5359,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliency prediction via multi-level features and deep supervision for children with autism spectrum disorder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexis Nebout</w:t>
+                <w:t xml:space="preserve">How well current saliency prediction models perform on UAVs videos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAIP (International Conference on Computer Analysis of Images and Patterns)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Salermo, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29888-3_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265043v1</w:t>
+                <w:t xml:space="preserve">hal-02265047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for inter-observer congruency prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yat Hong Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP 2019 - IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.3766-3770, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How well current saliency prediction models perform on UAVs videos?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saliency prediction via multi-level features and deep supervision for children with autism spectrum disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weijie Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lijin Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Flore Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">Alexis Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAIP (International Conference on Computer Analysis of Images and Patterns)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICME Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Shanghai, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265047v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREDICTING SALIENCY MAPS FOR ASD PEOPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6034,489 +6034,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the Beta distribution for color transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hristina Hristova</w:t>
+                <w:t xml:space="preserve">Détection temporelle de saillance dynamique dans des vidéos par apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Maczyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP (GRAPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449248v1</w:t>
+                <w:t xml:space="preserve">hal-01926351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Selection in Photo Albums</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tania Pouli</w:t>
+                <w:t xml:space="preserve">Transformation of the Beta distribution for color transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristina Hristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR '18 - International Conference on Multimedia Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VISIGRAPP (GRAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934286v1</w:t>
+                <w:t xml:space="preserve">hal-02449248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent saccadic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Helo</w:t>
+                <w:t xml:space="preserve">Image Selection in Photo Albums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kuzovkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pia Rämä</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kervec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Infant Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMR '18 - International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.397-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3206025.3206077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354752v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection temporelle de saillance dynamique dans des vidéos par apprentissage profond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bouthemy</w:t>
+                <w:t xml:space="preserve">Age-dependent saccadic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Helo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Rämä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">International Congress of Infant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926351v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepComics: saliency estimation for comics</w:t>
               </w:r>
@@ -6911,446 +6911,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliency-based navigation in omnidirectional image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maugey</w:t>
+                <w:t xml:space="preserve">Context-aware clustering and assessment of photo collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kuzovkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kervec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP 2017 - IEEE International Workshop on Multimedia Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expressive '17 The symposium on Computational Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3092912.3092916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575566v1</w:t>
+                <w:t xml:space="preserve">hal-01934281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual metric for color transfer methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hristina Hristova</w:t>
+                <w:t xml:space="preserve">Saliency-based navigation in omnidirectional image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t>
+              <w:t xml:space="preserve">MMSP 2017 - IEEE International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Luton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651141v1</w:t>
+                <w:t xml:space="preserve">hal-01575566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware clustering and assessment of photo collections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tania Pouli</w:t>
+                <w:t xml:space="preserve">Perceptual metric for color transfer methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristina Hristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expressive '17 The symposium on Computational Aesthetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3092912.3092916⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01934281v1</w:t>
+                <w:t xml:space="preserve">hal-01651141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your gaze betrays your age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Signal Processing Conference - EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kos, Greece</w:t>
@@ -7392,90 +7392,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent saccadic models for predicting eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Helo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t>
@@ -7498,934 +7498,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color transfer between high-dynamic-range images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An objective method for 3D quality prediction using perceptual thresholds and acceptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Khaustova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hristova Hristina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cozot</w:t>
+                <w:t xml:space="preserve">Emmanuel Wyckens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 9599, Applications of Digital Image Processing XXXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, san diego, United States</w:t>
+              <w:t xml:space="preserve">SPIE 9391, Stereoscopic Displays and Applications XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219780v1</w:t>
+                <w:t xml:space="preserve">hal-01204819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style-aware robust color transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hristova Hristina</w:t>
+                <w:t xml:space="preserve">Fast block partitioning method in HEVC Intra coding for UHD video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Aesthetics in Graphics, Visualization, and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219789v1</w:t>
+                <w:t xml:space="preserve">hal-01204835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast block partitioning method in HEVC Intra coding for UHD video</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Ducloux</w:t>
+                <w:t xml:space="preserve">Style-aware robust color transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristova Hristina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Consumer Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Computational Aesthetics in Graphics, Visualization, and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204835v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An objective method for 3D quality prediction using perceptual thresholds and acceptability</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wyckens</w:t>
+                <w:t xml:space="preserve">Color transfer between high-dynamic-range images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristova Hristina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 9391, Stereoscopic Displays and Applications XXVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SPIE 9599, Applications of Digital Image Processing XXXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, san diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204819v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single image super-resolution using sparse representations with structure constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Cesar Ferreira</w:t>
+                <w:t xml:space="preserve">HEVC intra coding of Ultra HD video with reduced complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilberto Arantes Carrijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2014 (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00995052v1</w:t>
+                <w:t xml:space="preserve">hal-00994476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of visual selection priority of objects with texture and crossed and uncrossed disparities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saliency aggregation: Does unity make strength?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wyckens</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE. 8651, Human Vision and Electronic Imaging XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.90140D-90140D-13</w:t>
+              <w:t xml:space="preserve">12th Asian Conference on Computer Vision (ACCV 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Singapor, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993786v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliency aggregation: Does unity make strength?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An investigation of visual selection priority of objects with texture and crossed and uncrossed disparities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Khaustova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhi Liu</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wyckens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Asian Conference on Computer Vision (ACCV 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Singapor, Singapore</w:t>
+              <w:t xml:space="preserve">SPIE. 8651, Human Vision and Electronic Imaging XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.90140D-90140D-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01085898v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEVC intra coding of Ultra HD video with reduced complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
+                <w:t xml:space="preserve">Single image super-resolution using sparse representations with structure constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Antonio Barros da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Arantes Carrijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2014 (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994476v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00995052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-saliency detection based on region-level fusion and pixel-level refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8463,90 +8463,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How visual attention is modified by disparities and textures changes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Khaustova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wyckens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE 8651, Human Vision and Electronic Imaging XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.865115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8565,869 +8565,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memorability of natural scenes: the role of attention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matei Mancas</w:t>
+                <w:t xml:space="preserve">Superpixel-based saliency detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">WIAMIS - 14th International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876173v1</w:t>
+                <w:t xml:space="preserve">hal-00876184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D view synthesis with inter-view consistency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Wolinski</w:t>
+                <w:t xml:space="preserve">Analysis of patch-based similarity metrics: application to denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gautier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876171v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient saliency detection using regional color and spatial information</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xuemei Zou</w:t>
+                <w:t xml:space="preserve">Image inpainting using LLE-LDNR and linear subspace mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Turkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Intl. Conf. on Acoustics and Signal Processing (IEEE-ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876192v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of patch-based similarity metrics: application to denoising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
+                <w:t xml:space="preserve">Efficient saliency detection using regional color and spatial information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemei Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">EUVIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875984v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superpixel-based saliency detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhi Liu</w:t>
+                <w:t xml:space="preserve">3D view synthesis with inter-view consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shuhua Luo</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIAMIS - 14th International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876184v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image inpainting using LLE-LDNR and linear subspace mappings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Turkan</w:t>
+                <w:t xml:space="preserve">Memorability of natural scenes: the role of attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Mancas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intl. Conf. on Acoustics and Signal Processing (IEEE-ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, United States</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876130v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Depth Map Compression based on Lossless Edge Coding and Diffusion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-resolution-based inpainting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">ECCV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757469v1</w:t>
+                <w:t xml:space="preserve">hal-00742827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAMPLAR-BASED VIDEO INPAINTING WITH MOTION-COMPENSATED NEIGHBOR EMBEDDING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Efficient Depth Map Compression based on Lossless Edge Coding and Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747029v1</w:t>
+                <w:t xml:space="preserve">hal-00757469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOSS CONCEALMENT BASED ON VIDEO INPAINTING FOR ROBUST VIDEO COMMUNICATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Ebdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Signal Processing Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9446,493 +9433,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00747034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution-based inpainting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXAMPLAR-BASED VIDEO INPAINTING WITH MOTION-COMPENSATED NEIGHBOR EMBEDDING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Florence, Italy</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742827v2</w:t>
+                <w:t xml:space="preserve">hal-00747029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDICTING SALIENCY USING TWO CONTEXTUAL PRIORS: THE DOMINANT DEPTH AND THE HORIZON LINE</w:t>
+                <w:t xml:space="preserve">Prediction of the Inter-Observer Visual Congruency (IOVC) and Application to Image Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Roumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Phoneix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00628076v1</w:t>
+                <w:t xml:space="preserve">inria-00628077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAMPLAR-BASED INPAINTING BASED ON LOCAL GEOMETRY</w:t>
+                <w:t xml:space="preserve">ROBUSTNESS AND REPEATABILITY OF SALIENCY MODELS SUBJECTED TO VISUAL DEGRADATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00628074v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00628072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUSTNESS AND REPEATABILITY OF SALIENCY MODELS SUBJECTED TO VISUAL DEGRADATIONS</w:t>
+                <w:t xml:space="preserve">EXAMPLAR-BASED INPAINTING BASED ON LOCAL GEOMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00628072v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00628074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Inter-Observer Visual Congruency (IOVC) and Application to Image Ranking</w:t>
+                <w:t xml:space="preserve">PREDICTING SALIENCY USING TWO CONTEXTUAL PRIORS: THE DOMINANT DEPTH AND THE HORIZON LINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Roumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Phoneix, United States</w:t>
+              <w:t xml:space="preserve">ICME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00628077v2</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00628076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth-based image completion for view synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DTV Conference: The True Vision-Capture, Transmission and Display of 3D Video (3DTV-CON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Antalya, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9992,64 +9992,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Chamaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Media Retargeting ECCV 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Crete, Greece. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10087,51 +10087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHAT WE SEE IS MOST LIKELY TO BE WHAT MATTERS: VISUAL ATTENTION AND APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10156,90 +10156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Performance of Human Visual System Based Image Quality Assessment Metric Using Wavelet Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Conference Human Vision and Electronic Imaging XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.680610.1-680610.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10264,90 +10264,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Semi-Local Visual Masking Model For Wavelet Based Image Quality Metric?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.1180-1183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10372,90 +10372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does where you Gaze on an Image Affect your Perception of Quality? Applying Visual Attention to Image Quality Metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10480,90 +10480,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task impact on the visual attention in subjective image quality assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10741,51 +10741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Saliency Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Mancas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10995,165 +10995,165 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR ASSESSING IMAGE QUALITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : 8094945. 2012</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP1886275. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153929v1</w:t>
+                <w:t xml:space="preserve">hal-01153924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR ASSESSING IMAGE QUALITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 8189911. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11184,96 +11184,96 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR ASSESSING IMAGE QUALITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP1886275. 2012</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 8094945. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153924v1</w:t>
+                <w:t xml:space="preserve">hal-01153929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVICE AND METHOD FOR CREATING A SALIENCY MAP OF AN IMAGE</w:t>
               </w:r>
@@ -11298,64 +11298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP1836682. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11412,64 +11412,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 7853076. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11487,90 +11487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Assessing Image Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : 11/920457. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11582,229 +11582,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to take into account the temporal variation of quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Wavelet perceptual quality metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Union, Patent n° : Dépose en EP (Brevet Européen). 2008</w:t>
+              <w:t xml:space="preserve">European Union, Patent n° : déposé en EP (Brevet Européen). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351218v1</w:t>
+                <w:t xml:space="preserve">hal-00351216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet perceptual quality metric</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Method to take into account the temporal variation of quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Union, Patent n° : déposé en EP (Brevet Européen). 2008</w:t>
+              <w:t xml:space="preserve">European Union, Patent n° : Dépose en EP (Brevet Européen). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351216v1</w:t>
+                <w:t xml:space="preserve">hal-00351218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11816,534 +11816,534 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D2.3 of the PERSEE project - Texture analysis/synthesis: Softwares results and final report.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Livrable D1.3 of the PERSEE project - Perceptual Modelling: Softwares results and final report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.21</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935572v1</w:t>
+                <w:t xml:space="preserve">hal-00935562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D1.3 of the PERSEE project - Perceptual Modelling: Softwares results and final report.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gautier</w:t>
+                <w:t xml:space="preserve">Livrable D3.4 of the PERSEE project : 2D coding tools final report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bosc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00935562v1</w:t>
+                <w:t xml:space="preserve">hal-00935590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D3.4 of the PERSEE project : 2D coding tools final report</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Guillo</w:t>
+                <w:t xml:space="preserve">Perceptual Assessment: Final tests and Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00935590v1</w:t>
+                <w:t xml:space="preserve">hal-00935620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Assessment: Final tests and Analysis.</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Livrable D2.3 of the PERSEE project - Texture analysis/synthesis: Softwares results and final report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-00935620v1</w:t>
+                <w:t xml:space="preserve">hal-00935572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D3.3 of the PERSEE project : 2D coding tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12365,103 +12365,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D3.2 of the PERSEE project : 2D coding tools (intermediate version of the software)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12483,103 +12483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12601,103 +12601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12719,64 +12719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D2.2 of the PERSEE project : Analyse/Synthese de Texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12831,259 +12831,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00773172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art in texture analysis and synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+                <w:t xml:space="preserve">Perceptual modelling for 2D and 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.36</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00561439v1</w:t>
+                <w:t xml:space="preserve">hal-00561224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual modelling for 2D and 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+                <w:t xml:space="preserve">State of the art in texture analysis and synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Drémeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junle Wang</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2010, pp.90</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luce Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561224v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13202,64 +13202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'images miniatures avec recadrage automatique basée sur un modèle perceptuel bio-inspiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13540,51 +13540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05251455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01949-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed R Tavakoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.06.131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4030031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nebout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cherel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Etchamendy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131934v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuwen Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihan Jiao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Lei Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7450-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02345209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maczyta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.09.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rousselot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducloux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5010018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia R&#228;m&#228;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Roch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2722238" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1399-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2769050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishwarya Thirunarayanan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khimya Khetarpal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Koppal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078836" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangke Song" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Du" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangling Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2711277" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.12.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204808v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Khaustova" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5594/j18516" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Ebdelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2437193" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liquan Shen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7JGN9K3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993210v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2292873" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2307434" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993218v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Luo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2308642" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000700" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Turkan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2261308" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-012-0226-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9138-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Urban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Follet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chamaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-010-9086-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/i0414" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cloarec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.05.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR17C4N0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.05.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWB1ZKD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chevet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2014806" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.06.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thoreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.86" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73226-3_9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guionnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plissonneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640800" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3590992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vargas Rubio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337641" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544516v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02530175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Fons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379156.3391362" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265043v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Wei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijin Huang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333013v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yat Hong Lam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803596" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265047v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29888-3_25" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02065112v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803542" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265122v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934286v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzovkin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pouli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kervec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Helo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bannier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakta Jain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204493.3204560" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953877v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan John" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Raiturkar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952421v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auffret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934281v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092912.3092916" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219780v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristova Hristina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204835v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhollande" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wyckens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995052v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Ferreira" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Barros da Silva" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Arantes Carrijo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994476v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876173v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876171v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wolinski" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876192v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lina" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Zou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875984v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876184v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876130v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757469v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747029v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747034v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742827v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628076v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628074v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628072v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628077v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628084v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2011.5877193" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343502v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tirel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912340v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3435-5_18" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401198v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153929v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153926v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153924v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153937v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salmon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422584v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351218v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773172v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561224v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374494v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322485v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01085936v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05251455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01949-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed R Tavakoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.06.131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nebout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cherel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Etchamendy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4030031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131934v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuwen Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihan Jiao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Lei Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7450-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02345209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maczyta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.09.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rousselot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducloux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5010018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2769050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia R&#228;m&#228;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Roch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2722238" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1399-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishwarya Thirunarayanan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khimya Khetarpal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Koppal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078836" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangke Song" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Du" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangling Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2711277" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Ebdelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2437193" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Khaustova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5594/j18516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liquan Shen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7JGN9K3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.12.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2307434" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2292873" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993218v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Luo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2308642" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2261308" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Turkan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000700" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9138-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-012-0226-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Urban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Follet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chamaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-010-9086-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/i0414" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.05.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR17C4N0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.05.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWB1ZKD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chevet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504258v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cloarec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2014806" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.06.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thoreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.86" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73226-3_9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guionnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plissonneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640800" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3590992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vargas Rubio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337641" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544516v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02530175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Fons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379156.3391362" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29888-3_25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yat Hong Lam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803596" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Wei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijin Huang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02065112v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803542" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265122v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926351v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzovkin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pouli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kervec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206077" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Helo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bannier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakta Jain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204493.3204560" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953877v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan John" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Raiturkar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952421v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auffret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092912.3092916" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wyckens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhollande" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219789v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristova Hristina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219780v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994476v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993786v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Ferreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Barros da Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Arantes Carrijo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875984v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876130v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Zou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wolinski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876173v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742827v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747034v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747029v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628077v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628072v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628084v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2011.5877193" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343502v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tirel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912340v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3435-5_18" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401198v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153924v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153926v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153937v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salmon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422584v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935562v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935572v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773172v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561224v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374494v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322485v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01085936v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>