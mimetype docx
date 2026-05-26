--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -672,382 +672,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Kanner Austim to Asperger Syndromes, the Difficult Task to Predict Where ASD People Look at</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Nebout</w:t>
+                <w:t xml:space="preserve">Anne-Flore Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Cherel</w:t>
+                <w:t xml:space="preserve">Vassilios Krassanakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Etchamendy</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Perreira da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020251⟩</w:t>
+              <w:t xml:space="preserve">Drones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05470287v1</w:t>
+                <w:t xml:space="preserve">hal-02391832v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EyeTrackUAV2: a Large-Scale Binocular Eye-Tracking Dataset for UAV Videos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Inferring visual biases in uav videos from eye movements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Flore Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Drones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Drones 2020, 4 (2), pp.2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/drones4010002⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 4 (3), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/drones4030031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02391832v3</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring visual biases in uav videos from eye movements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From Kanner Austim to Asperger Syndromes, the Difficult Task to Predict Where ASD People Look at</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nebout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Cherel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Etchamendy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (3), pp.1-25. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.162132-162140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/drones4030031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03002080v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05470287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliency-aware inter-image color transfer for image manipulation</w:t>
               </w:r>
@@ -1378,308 +1378,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the Multivariate Generalized Gaussian Distribution for Image Editing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual Attention Saccadic Models Learn to Emulate Gaze Patterns From Childhood to Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hristina Hristova</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Rämä</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2769050⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.4777 - 4789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2722238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650368v1</w:t>
+                <w:t xml:space="preserve">hal-01650322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual Attention Saccadic Models Learn to Emulate Gaze Patterns From Childhood to Adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-dynamic-range image recovery from flash and non-flash image pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristina Hristova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (10), pp.4777 - 4789. </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (6-8), pp.725 - 735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2017.2722238⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-017-1399-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01650322v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dynamic-range image recovery from flash and non-flash image pairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Transformation of the Multivariate Generalized Gaussian Distribution for Image Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hristina Hristova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,82 +1691,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (6-8), pp.725 - 735. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-017-1399-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2017.2769050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650464v1</w:t>
+                <w:t xml:space="preserve">hal-01650368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating Segments and Effects on Comics by Clustering Gaze Data</w:t>
               </w:r>
@@ -2014,732 +2014,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video inpainting with short-term windows: application to object removal and error concealment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saccadic model of eye movements for free-viewing condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2437193⟩</w:t>
+              <w:t xml:space="preserve">Vision Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.visres.2014.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204677v1</w:t>
+                <w:t xml:space="preserve">hal-01204682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Objective Metric for Stereoscopic 3D Video Quality Prediction Using Perceptual Thresholds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+                <w:t xml:space="preserve">Video inpainting with short-term windows: application to object removal and error concealment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smpte Motion Imaging Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5594/j18516⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (10), pp.3034-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2015.2437193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204808v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal Saliency Detection Based on Superpixel-level Trajectory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xiang Zhang</w:t>
+                <w:t xml:space="preserve">An Objective Metric for Stereoscopic 3D Video Quality Prediction Using Perceptual Thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Khaustova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liquan Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.image.2015.04.014⟩</w:t>
+              <w:t xml:space="preserve">Smpte Motion Imaging Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124 (2), pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5594/j18516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01204803v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saccadic model of eye movements for free-viewing condition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatiotemporal Saliency Detection Based on Superpixel-level Trajectory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junhao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhi Liu</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquan Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vision Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38, pp.100-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2015.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.visres.2014.12.026⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204682v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliency Tree: A Novel Saliency Detection Framework</w:t>
+                <w:t xml:space="preserve">Co-saliency detection based on hierarchical segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2307434⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.88-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2013.2292873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00993215v1</w:t>
+                <w:t xml:space="preserve">hal-00993210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-saliency detection based on hierarchical segmentation</w:t>
+                <w:t xml:space="preserve">Saliency Tree: A Novel Saliency Detection Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Zou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Liquan Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21 (1), pp.88-92. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (5), pp.1937-1952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2013.2292873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2014.2307434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993210v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00993215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image inpainting: Overview and recent advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2790,51 +2790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superpixel-based spatiotemporal saliency detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhua Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2888,200 +2888,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical super-resolution-based inpainting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saliency detection using regional histograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquan Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 22 (10), pp.3779-3790. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (5), pp.700-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIP.2013.2261308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.38.000700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876168v1</w:t>
+                <w:t xml:space="preserve">hal-00876272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object removal and loss concealment using neighbor embedding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehmet Turkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Ebdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3100,326 +3113,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliency detection using regional histograms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical super-resolution-based inpainting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Liquan Shen</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 38 (5), pp.700-702. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (10), pp.3779-3790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.38.000700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIP.2013.2261308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876272v1</w:t>
+                <w:t xml:space="preserve">hal-00876168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-dependent saliency model combining center and depth biases for 2D and 3D viewing conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methods for comparing scanpaths and saliency maps: strengths and weaknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josselin Gautier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognitive Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (2), pp.141-156. </w:t>
+              <w:t xml:space="preserve">Behavior Research Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12559-012-9138-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3758/s13428-012-0226-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757536v1</w:t>
+                <w:t xml:space="preserve">hal-00757615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for comparing scanpaths and saliency maps: strengths and weaknesses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A time-dependent saliency model combining center and depth biases for 2D and 3D viewing conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavior Research Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Cognitive Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (2), pp.141-156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13428-012-0226-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12559-012-9138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757615v1</w:t>
+                <w:t xml:space="preserve">hal-00757536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medium Spatial Frequencies, a Strong Predictor of Salience</w:t>
               </w:r>
@@ -3457,51 +3457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Chamaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.37-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3561,51 +3561,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Follet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I-Perception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, pp.592-610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3633,626 +3633,626 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00628069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overt visual attention for free-viewing and quality assessment tasks: Impact of the regions of interest on a video quality metric</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling visual attention on scenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Follet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Barba</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (4), pp.157-160</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494466v1</w:t>
+                <w:t xml:space="preserve">inria-00539275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do video coding impairments disturb the visual attention deployment?</w:t>
+                <w:t xml:space="preserve">Automatic content repurposing for Mobile applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+                <w:t xml:space="preserve">Stéphane Cloarec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Barba</w:t>
+                <w:t xml:space="preserve">Philippe Guillotel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Smpte Motion Imaging Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00494469v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00504258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of a feed-forward model of visual attention for goal-oriented and free-viewing tasks</w:t>
+                <w:t xml:space="preserve">Overt visual attention for free-viewing and quality assessment tasks: Impact of the regions of interest on a video quality metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Chevet</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (7), pp.547-558. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2010.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00504259v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling visual attention on scenes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do video coding impairments disturb the visual attention deployment?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ninassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Callet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Informatica Universalis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Signal Processing: Image Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (8), pp.597-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.image.2010.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00539275v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic content repurposing for Mobile applications</w:t>
+                <w:t xml:space="preserve">Relevance of a feed-forward model of visual attention for goal-oriented and free-viewing tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guillotel</w:t>
+                <w:t xml:space="preserve">Jean-Claude Chevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smpte Motion Imaging Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 119 (1)</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00504258v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00504259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Considering temporal variations of spatial visual distortions in video quality assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Selected Topics in Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 3 (2), pp.253-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4299,64 +4299,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'images miniatures avec recadrage automatique basée sur un modèle perceptuel bio-inspiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (5), pp.323-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4394,64 +4394,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting visual fixations on video based on low-level visual features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vision Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 47 (19), pp.2483-2498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4498,64 +4498,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coherent computational Approach to model the bottom-up visual attention.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thoreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5359,248 +5359,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02530175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How well current saliency prediction models perform on UAVs videos?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lu Zhang</w:t>
+                <w:t xml:space="preserve">Deep learning for inter-observer congruency prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yat Hong Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAIP (International Conference on Computer Analysis of Images and Patterns)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29888-3_25⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2019 - IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.3766-3770, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265047v1</w:t>
+                <w:t xml:space="preserve">hal-02333013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning for inter-observer congruency prediction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Christie</w:t>
+                <w:t xml:space="preserve">How well current saliency prediction models perform on UAVs videos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Flore Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2019 - IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Taipei, Taiwan. pp.3766-3770, </w:t>
+              <w:t xml:space="preserve">CAIP (International Conference on Computer Analysis of Images and Patterns)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Salermo, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2019.8803596⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29888-3_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333013v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saliency prediction via multi-level features and deep supervision for children with autism spectrum disorder</w:t>
               </w:r>
@@ -5625,51 +5625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lijin Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5707,51 +5707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREDICTING SALIENCY MAPS FOR ASD PEOPLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nebout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weijie Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,489 +6034,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection temporelle de saillance dynamique dans des vidéos par apprentissage profond</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bouthemy</w:t>
+                <w:t xml:space="preserve">Transformation of the Beta distribution for color transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristina Hristova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">VISIGRAPP (GRAPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926351v1</w:t>
+                <w:t xml:space="preserve">hal-02449248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation of the Beta distribution for color transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hristina Hristova</w:t>
+                <w:t xml:space="preserve">Image Selection in Photo Albums</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kuzovkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kervec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VISIGRAPP (GRAPP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMR '18 - International Conference on Multimedia Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Yokohama, Japan. pp.397-404, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3206025.3206077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02449248v1</w:t>
+                <w:t xml:space="preserve">hal-01934286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Selection in Photo Albums</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cozot</w:t>
+                <w:t xml:space="preserve">Age-dependent saccadic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Helo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Kervec</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Coutrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMR '18 - International Conference on Multimedia Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Congress of Infant Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3206025.3206077⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01934286v1</w:t>
+                <w:t xml:space="preserve">hal-02354752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent saccadic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Helo</w:t>
+                <w:t xml:space="preserve">Détection temporelle de saillance dynamique dans des vidéos par apprentissage profond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Maczyta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouthemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress of Infant Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">RFIAP 2018 - Reconnaissance des Formes, Image, Apprentissage et Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne-la-Vallée, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354752v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeepComics: saliency estimation for comics</w:t>
               </w:r>
@@ -6911,446 +6911,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context-aware clustering and assessment of photo collections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cozot</w:t>
+                <w:t xml:space="preserve">Saliency-based navigation in omnidirectional image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expressive '17 The symposium on Computational Aesthetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MMSP 2017 - IEEE International Workshop on Multimedia Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Luton, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01934281v1</w:t>
+                <w:t xml:space="preserve">hal-01575566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliency-based navigation in omnidirectional image</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Maugey</w:t>
+                <w:t xml:space="preserve">Perceptual metric for color transfer methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristina Hristova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhi Liu</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSP 2017 - IEEE International Workshop on Multimedia Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Luton, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575566v1</w:t>
+                <w:t xml:space="preserve">hal-01651141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual metric for color transfer methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hristina Hristova</w:t>
+                <w:t xml:space="preserve">Context-aware clustering and assessment of photo collections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Kuzovkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Pouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kervec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Expressive '17 The symposium on Computational Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3092912.3092916⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651141v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01934281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Your gaze betrays your age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Signal Processing Conference - EUSIPCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kos, Greece</w:t>
@@ -7392,90 +7392,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-dependent saccadic models for predicting eye movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Coutrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Helo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pia Rämä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing - ICIP 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Shanghai, China</w:t>
@@ -7498,934 +7498,934 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01651151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An objective method for 3D quality prediction using perceptual thresholds and acceptability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Color transfer between high-dynamic-range images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Wyckens</w:t>
+                <w:t xml:space="preserve">Hristova Hristina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 9391, Stereoscopic Displays and Applications XXVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">SPIE 9599, Applications of Digital Image Processing XXXVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, san diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204819v1</w:t>
+                <w:t xml:space="preserve">hal-01219780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast block partitioning method in HEVC Intra coding for UHD video</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Ducloux</w:t>
+                <w:t xml:space="preserve">Style-aware robust color transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hristova Hristina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cozot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Consumer Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Computational Aesthetics in Graphics, Visualization, and Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Istambul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204835v1</w:t>
+                <w:t xml:space="preserve">hal-01219789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Style-aware robust color transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hristova Hristina</w:t>
+                <w:t xml:space="preserve">Fast block partitioning method in HEVC Intra coding for UHD video</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ducloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Aesthetics in Graphics, Visualization, and Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Istambul, Turkey</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Consumer Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219789v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Color transfer between high-dynamic-range images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Cozot</w:t>
+                <w:t xml:space="preserve">An objective method for 3D quality prediction using perceptual thresholds and acceptability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Khaustova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wyckens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kadi Bouatouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE 9599, Applications of Digital Image Processing XXXVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, san diego, United States</w:t>
+              <w:t xml:space="preserve">SPIE 9391, Stereoscopic Displays and Applications XXVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219780v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEVC intra coding of Ultra HD video with reduced complexity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
+                <w:t xml:space="preserve">An investigation of visual selection priority of objects with texture and crossed and uncrossed disparities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darya Khaustova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Wyckens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2014 (ICIP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France, France</w:t>
+              <w:t xml:space="preserve">SPIE. 8651, Human Vision and Electronic Imaging XVIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.90140D-90140D-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994476v1</w:t>
+                <w:t xml:space="preserve">hal-00993786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saliency aggregation: Does unity make strength?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single image super-resolution using sparse representations with structure constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhi Liu</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Antonio Barros da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilberto Arantes Carrijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Asian Conference on Computer Vision (ACCV 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Singapor, Singapore</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01085898v1</w:t>
+                <w:t xml:space="preserve">hal-00995052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of visual selection priority of objects with texture and crossed and uncrossed disparities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saliency aggregation: Does unity make strength?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wyckens</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE. 8651, Human Vision and Electronic Imaging XVIII</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.90140D-90140D-13</w:t>
+              <w:t xml:space="preserve">12th Asian Conference on Computer Vision (ACCV 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Singapor, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00993786v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01085898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single image super-resolution using sparse representations with structure constraints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julio Cesar Ferreira</w:t>
+                <w:t xml:space="preserve">HEVC intra coding of Ultra HD video with reduced complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dhollande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilberto Arantes Carrijo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing 2014 (ICIP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Paris, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00995052v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-saliency detection based on region-level fusion and pixel-level refinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenbin Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8463,90 +8463,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How visual attention is modified by disparities and textures changes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darya Khaustova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wyckens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE 8651, Human Vision and Electronic Imaging XVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, San Francisco, United States. pp.865115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8565,1374 +8565,1374 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superpixel-based saliency detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient saliency detection using regional color and spatial information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shuhua Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Lina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuemei Zou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shuhua Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIAMIS - 14th International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">EUVIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00876184v1</w:t>
+                <w:t xml:space="preserve">hal-00876192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of patch-based similarity metrics: application to denoising</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
+                <w:t xml:space="preserve">3D view synthesis with inter-view consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875984v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image inpainting using LLE-LDNR and linear subspace mappings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mehmet Turkan</w:t>
+                <w:t xml:space="preserve">Memorability of natural scenes: the role of attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matei Mancas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Intl. Conf. on Acoustics and Signal Processing (IEEE-ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Vancouver, United States</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876130v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient saliency detection using regional color and spatial information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superpixel-based saliency detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuhua Luo</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUVIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">WIAMIS - 14th International Workshop on Image and Audio Analysis for Multimedia Interactive Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876192v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D view synthesis with inter-view consistency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Wolinski</w:t>
+                <w:t xml:space="preserve">Analysis of patch-based similarity metrics: application to denoising</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gautier</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876171v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memorability of natural scenes: the role of attention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matei Mancas</w:t>
+                <w:t xml:space="preserve">Image inpainting using LLE-LDNR and linear subspace mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehmet Turkan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">IEEE Intl. Conf. on Acoustics and Signal Processing (IEEE-ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Vancouver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00876173v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00876130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-resolution-based inpainting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Depth Map Compression based on Lossless Edge Coding and Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Kraków, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742827v2</w:t>
+                <w:t xml:space="preserve">hal-00757469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Depth Map Compression based on Lossless Edge Coding and Diffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gautier</w:t>
+                <w:t xml:space="preserve">LOSS CONCEALMENT BASED ON VIDEO INPAINTING FOR ROBUST VIDEO COMMUNICATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounira Ebdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Picture Coding Symposium (PCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Kraków, Poland</w:t>
+              <w:t xml:space="preserve">20th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00757469v1</w:t>
+                <w:t xml:space="preserve">hal-00747034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOSS CONCEALMENT BASED ON VIDEO INPAINTING FOR ROBUST VIDEO COMMUNICATION</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">EXAMPLAR-BASED VIDEO INPAINTING WITH MOTION-COMPENSATED NEIGHBOR EMBEDDING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounira Ebdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Signal Processing Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Orlando, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747034v1</w:t>
+                <w:t xml:space="preserve">hal-00747029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAMPLAR-BASED VIDEO INPAINTING WITH MOTION-COMPENSATED NEIGHBOR EMBEDDING</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Super-resolution-based inpainting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Orlando, Florida, United States</w:t>
+              <w:t xml:space="preserve">ECCV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747029v1</w:t>
+                <w:t xml:space="preserve">hal-00742827v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Inter-Observer Visual Congruency (IOVC) and Application to Image Ranking</w:t>
+                <w:t xml:space="preserve">EXAMPLAR-BASED INPAINTING BASED ON LOCAL GEOMETRY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Baccino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aline Roumy</w:t>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Phoneix, United States</w:t>
+              <w:t xml:space="preserve">ICIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00628077v2</w:t>
+                <w:t xml:space="preserve">inria-00628074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROBUSTNESS AND REPEATABILITY OF SALIENCY MODELS SUBJECTED TO VISUAL DEGRADATIONS</w:t>
+                <w:t xml:space="preserve">PREDICTING SALIENCY USING TWO CONTEXTUAL PRIORS: THE DOMINANT DEPTH AND THE HORIZON LINE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Brussel, Belgium</w:t>
+              <w:t xml:space="preserve">ICME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00628072v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00628076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXAMPLAR-BASED INPAINTING BASED ON LOCAL GEOMETRY</w:t>
+                <w:t xml:space="preserve">ROBUSTNESS AND REPEATABILITY OF SALIENCY MODELS SUBJECTED TO VISUAL DEGRADATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00628074v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00628072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PREDICTING SALIENCY USING TWO CONTEXTUAL PRIORS: THE DOMINANT DEPTH AND THE HORIZON LINE</w:t>
+                <w:t xml:space="preserve">Prediction of the Inter-Observer Visual Congruency (IOVC) and Application to Image Ranking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Baccino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Roumy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">ACM Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Phoneix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00628076v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00628077v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depth-based image completion for view synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3DTV Conference: The True Vision-Capture, Transmission and Display of 3D Video (3DTV-CON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Antalya, Turkey. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9992,64 +9992,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Chamaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guillotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chevet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Media Retargeting ECCV 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Crete, Greece. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10087,51 +10087,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WHAT WE SEE IS MOST LIKELY TO BE WHAT MATTERS: VISUAL ATTENTION AND APPLICATIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10156,90 +10156,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Performance of Human Visual System Based Image Quality Assessment Metric Using Wavelet Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Conference Human Vision and Electronic Imaging XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, San Jose, United States. pp.680610.1-680610.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10264,90 +10264,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which Semi-Local Visual Masking Model For Wavelet Based Image Quality Metric?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, San Diego, United States. pp.1180-1183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10372,90 +10372,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does where you Gaze on an Image Affect your Perception of Quality? Applying Visual Attention to Image Quality Metric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, San Antonio, United States. pp.169-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10480,90 +10480,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Task impact on the visual attention in subjective image quality assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Tirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10741,51 +10741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications of Saliency Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matei Mancas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10995,165 +10995,165 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR ASSESSING IMAGE QUALITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP1886275. 2012</w:t>
+              <w:t xml:space="preserve">France, Patent n° : 8094945. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153924v1</w:t>
+                <w:t xml:space="preserve">hal-01153929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR ASSESSING IMAGE QUALITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 8189911. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11184,96 +11184,96 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">METHOD FOR ASSESSING IMAGE QUALITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : 8094945. 2012</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP1886275. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153929v1</w:t>
+                <w:t xml:space="preserve">hal-01153924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEVICE AND METHOD FOR CREATING A SALIENCY MAP OF AN IMAGE</w:t>
               </w:r>
@@ -11298,64 +11298,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP1836682. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11412,64 +11412,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thoreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : 7853076. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11487,90 +11487,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Assessing Image Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : 11/920457. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11582,229 +11582,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00422584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelet perceptual quality metric</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Method to take into account the temporal variation of quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Union, Patent n° : déposé en EP (Brevet Européen). 2008</w:t>
+              <w:t xml:space="preserve">European Union, Patent n° : Dépose en EP (Brevet Européen). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351216v1</w:t>
+                <w:t xml:space="preserve">hal-00351218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method to take into account the temporal variation of quality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Wavelet perceptual quality metric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ninassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">European Union, Patent n° : Dépose en EP (Brevet Européen). 2008</w:t>
+              <w:t xml:space="preserve">European Union, Patent n° : déposé en EP (Brevet Européen). 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351218v1</w:t>
+                <w:t xml:space="preserve">hal-00351216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11816,534 +11816,534 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D1.3 of the PERSEE project - Perceptual Modelling: Softwares results and final report.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Livrable D2.3 of the PERSEE project - Texture analysis/synthesis: Softwares results and final report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.42</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935562v1</w:t>
+                <w:t xml:space="preserve">hal-00935572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D3.4 of the PERSEE project : 2D coding tools final report</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Livrable D1.3 of the PERSEE project - Perceptual Modelling: Softwares results and final report.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...60 lines deleted...]
-              <w:t xml:space="preserve">2013, pp.23</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935590v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual Assessment: Final tests and Analysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josselin Gautier</w:t>
+                <w:t xml:space="preserve">Livrable D3.4 of the PERSEE project : 2D coding tools final report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ricordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bosc</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013, pp.21</w:t>
+              <w:t xml:space="preserve">2013, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935620v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livrable D2.3 of the PERSEE project - Texture analysis/synthesis: Softwares results and final report.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Perceptual Assessment: Final tests and Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Barkowsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junle Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935572v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D3.3 of the PERSEE project : 2D coding tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12365,103 +12365,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D3.2 of the PERSEE project : 2D coding tools (intermediate version of the software)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12483,103 +12483,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D5.2 of the PERSEE project : 2D/3D Codec architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12601,103 +12601,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D4.2 of the PERSEE project : Représentation et codage 3D - Rapport intermédiaire - Définitions des softs et architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Barkowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Cagnazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12719,64 +12719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable D2.2 of the PERSEE project : Analyse/Synthese de Texture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12837,103 +12837,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptual modelling for 2D and 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ricordel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junle Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12964,77 +12964,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art in texture analysis and synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Drémeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13202,64 +13202,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'images miniatures avec recadrage automatique basée sur un modèle perceptuel bio-inspiré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Le Callet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Barba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13540,51 +13540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05251455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01949-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed R Tavakoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.06.131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470287v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nebout" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cherel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Etchamendy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020251" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002080v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4030031" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131934v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuwen Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihan Jiao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Lei Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7450-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02345209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maczyta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.09.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rousselot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducloux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5010018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650368v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2769050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia R&#228;m&#228;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Roch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2722238" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650464v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1399-0" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishwarya Thirunarayanan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khimya Khetarpal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Koppal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078836" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangke Song" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Du" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangling Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2711277" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204677v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Ebdelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2437193" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204808v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Khaustova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5594/j18516" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204803v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liquan Shen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7JGN9K3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204682v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.12.026" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993215v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2307434" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2292873" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993218v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Luo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2308642" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876168v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2261308" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Turkan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876272v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000700" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757536v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9138-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-012-0226-9" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Urban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Follet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chamaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-010-9086-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/i0414" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494466v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.05.006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR17C4N0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.05.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWB1ZKD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504259v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chevet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504258v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cloarec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2014806" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.06.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thoreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.86" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73226-3_9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guionnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plissonneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640800" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3590992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vargas Rubio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337641" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544516v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02530175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Fons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379156.3391362" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265047v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29888-3_25" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333013v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yat Hong Lam" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803596" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Wei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijin Huang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02065112v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803542" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265122v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926351v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449248v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzovkin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pouli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kervec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206077" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354752v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Helo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bannier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakta Jain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204493.3204560" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953877v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan John" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Raiturkar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952421v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auffret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934281v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092912.3092916" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575566v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651141v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wyckens" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204835v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhollande" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219789v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristova Hristina" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219780v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994476v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085898v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993786v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995052v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Ferreira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Barros da Silva" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Arantes Carrijo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876184v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875984v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876130v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876192v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lina" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Zou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876171v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wolinski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876173v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742827v2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757469v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747034v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747029v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628077v2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628072v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628074v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628076v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628084v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2011.5877193" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343502v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tirel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912340v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3435-5_18" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401198v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153924v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153926v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153929v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153937v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salmon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422584v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351216v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351218v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935562v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935572v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773172v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561224v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374494v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322485v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01085936v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05251455v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Ameur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-H&#233;l&#232;ne Demarty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Meur" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712592" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03153606v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bruckert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-022-01949-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03777714v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264898v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed R Tavakoli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Liu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucom.2020.06.131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ific Goud&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cozot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadi Bouatouch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cgf.14388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02391832v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Flore Perrin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilios Krassanakis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ricordel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Perreira da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4010002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002080v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/drones4030031" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470287v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nebout" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Cherel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Etchamendy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020251" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131934v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiuwen Liu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qihan Jiao" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan-Lei Zhao" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11042-019-7450-6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02345209v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Maczyta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouthemy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2019.09.016" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02131890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rousselot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ducloux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging5010018" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650322v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Coutrot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia R&#228;m&#228;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Roch" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2722238" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650464v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristina Hristova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-017-1399-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2017.2769050" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishwarya Thirunarayanan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khimya Khetarpal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Koppal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Shea" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3078836" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01650409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hangke Song" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Du" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangling Sun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2711277" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204682v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2014.12.026" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounira Ebdelli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillemot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2015.2437193" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204808v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Khaustova" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fournier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5594/j18516" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204803v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junhao Li" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liquan Shen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2015.04.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7JGN9K3-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993210v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenbin Zou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Li" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2292873" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2014.2307434" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993218v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuhua Luo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSVT.2014.2308642" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876272v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.000700" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876062v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet Turkan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2013.2261308" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13428-012-0226-9" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757536v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Gautier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-012-9138-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628096v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Urban" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Follet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Chamaret" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12559-010-9086-8" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628069v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1068/i0414" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539275v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504258v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cloarec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ninassi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Callet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barba" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.05.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SR17C4N0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.image.2010.05.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HWB1ZKD9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00504259v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chevet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345895v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2009.2014806" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322486v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2007.06.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669578v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thoreau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2006.86" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869457v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Menard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-73226-3_9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526951v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aumont" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guionnet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Plissonneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touze" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638036.3640800" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404600v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Fran&#231;ois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3587819.3590992" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357318v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Vargas Rubio" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Loup Cabarat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmsp59012.2023.10337641" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544516v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berton" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoyet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02530175v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Fons" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3379156.3391362" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333013v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yat Hong Lam" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803596" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265047v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29888-3_25" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265043v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weijie Wei" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lijin Huang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02264907v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02065112v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2019.8803542" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02265122v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02449248v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01934286v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Kuzovkin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Pouli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kervec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3206025.3206077" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Helo" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01926351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951413v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bannier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eakta Jain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3204493.3204560" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01951396v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Zhang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01953877v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan John" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Raiturkar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01952421v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auffret" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01575566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651141v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934281v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3092912.3092916" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651125v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01651151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219780v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hristova Hristina" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01219789v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204835v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dhollande" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01204819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wyckens" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993786v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00995052v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Ferreira" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Antonio Barros da Silva" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Arantes Carrijo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00994476v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996799v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00993791v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876192v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Lina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuemei Zou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876171v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wolinski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876173v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matei Mancas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876184v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00876130v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757469v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747034v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00747029v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742827v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628074v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628076v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628072v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628077v2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Roumy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00628084v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/3DTV.2011.5877193" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539234v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343805v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00343502v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342599v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tirel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912340v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-61983-4_7" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01393254v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3435-5_18" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401198v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153929v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153926v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153924v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153937v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Salmon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154262v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Francois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00422584v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351218v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351216v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935572v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935562v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junle Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bosc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935590v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cagnazzo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935620v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Barkowsky" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773176v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598615v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598697v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773180v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773172v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jantet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Morin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561224v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561439v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Dr&#233;meau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374494v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chambe" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322485v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/tel-01085936v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>