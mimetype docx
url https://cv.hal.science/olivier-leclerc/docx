--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Leclerc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5148-7603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087500361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">69212634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie de la recherche et intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.246, 2024, Droit &amp; Déontologie, 978-2-13-083766-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition mise à jour et augmentée, pp.XXVIII-789, 2022, Thémis. Droit, 978-2-13-082523-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jalon vers une « science de la preuve »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Wigmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, 95 p., 2019, Tiré à part, 978-2-247-18795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les lanceurs d'alerte. La démocratie technique à l'épreuve de la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.106, 2017, 978-2-275-04724-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Leclerc (dir.). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265, 2017, 978-2-924661-21-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.268930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01456387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse juridique de (x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.729, 2015, Thémis Droit, 978-2-13-060714-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et humanisme. Autour de Jean Papon, juriste forézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Delmas-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Delmas-Marty; A. Jeammaud; O. Leclerc (dir.). </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.276, 2015, Esprit des Lois, Esprit des lettres, 978-2-8124-3599-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la science en action, Textes de Sheila Jasanoff traduits de l'anglais (Etats-Unis) et présentés par Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Jasanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, pp.210, 2013, Rivages du droit, 978-2-247-12586-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor du vote dans les relations professionnelles. Actualités françaises et expériences européennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lyon-Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc; Antoine Lyon-Caen. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.220, 2011, Thèmes et commentaires, 978-2-247-08937-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et l'expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.464, 2005, Bibliothèque de droit privé, 2-275-02685-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux sources et aux résultats de la recherche sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boucobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, pp.7-105, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve face au travail mondialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lhomond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.125-143, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les objets et les pratiques scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.11-163, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01410322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance économique en droit du travail : éclairages en droit français et en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 et 3, pp.83 et 149, 2010, Revue de droit du travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites sources de l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qfi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les trajectoires de la preuve », Mathieu Aguilera, Cécile Boëx, Milena Jakšić et Stefan Le Courant (coord.) – Tracés. Revue de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Behind Closed Doors: On the Protection of the National Scientific Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Innovation and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/zhxjf_v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15tph⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. La recherche sur le droit au miroir de ses sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boucobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving research misconduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvaf004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research misconduct to disciplinary sanction: an empirical examination of French higher education case law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.34-55. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470161241240241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique à contre-pied : leçons d’outre-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.1984-1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05319965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistleblowing legislation and reporting on research misconduct: A case for mutual learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accountability in Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08989621.2023.2240705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.311-329. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33 ans de contentieux devant le CNESER disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Size Fits All? Handling Public Health and Environmental Risks in French Whistleblowing Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Risk Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/err.2023.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overarmed or underdressed? Whistleblowers between anti-discrimination law and freedom of expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Discrimination and the Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (3), pp.265-282. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13582291231154161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.109-134. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.7986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three institutional pathways to envision the future of the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichiro Asayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari de Pryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.877-880. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-023-01780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing on the shoulders of giants with feet of clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00861-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.241-261. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.6883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning a graphical method of evidential reasoning into an operational tool for judges? Empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Evidence and Proof</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.136-156. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13657127221076172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête consécutive à une alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 883, pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire preuve : pour une analyse pragmatique de l'activité probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.110.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'alerte fait aux frontières de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.281-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve face au travail mondialisé. Introduction du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Method for the Evaluation of Evidence: François Gorphe’s (1889-1959) Contribution to a Science of Proof à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaestio facti. International Journal on Evidential Legal Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.29-52. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33115/udg_bib/qf.i2.22389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.217-235. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.4242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03435928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-B. Caire (dir.), Les présomptions. Les artifices du droit (III), Centre Michel de l'Hospital/université Clermont Auvergne/ LGDJ, 2020, 193 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : V. Genin, Le laboratoire belge du droit international. Une communauté épistémique et internationale de juristes (1869-1914), Bruxelles, Académie Royale de Belgique, 2018, 218 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhsh.6729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie au service du travail décent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.209-226. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.2963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02993816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de raisonnements probatoires des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.689-704. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.2004.0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03061325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la preuve et la recherche de la vérité dans les litiges du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.655-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la preuve à l’assaut de la vie privée des salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 868, pp.733-740. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drou.868.0793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisonnements probatoires des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo - édition Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’analyse juridique de (x) ? Pour une explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.609-628. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.103.0609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inférences dans les raisonnements probatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.109-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevreau, F. Audren et R. Verdier (dir.), &amp;quot;Henri Lévy-Bruhl, juriste sociologue&amp;quot;, Paris, Mare & Martin, 2018, 349 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le licenciement sans cause réelle et sérieuse en Espagne : indemnités, pouvoir du juge et droit international du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.352-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02153033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutelas, espace civique et culturel en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Mioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°49 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.049.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une expertise judiciaire de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">المجلة الجزائرية للقانون والعدالة / Revue algérienne Droit et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01656866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can decentralisation of collective bargaining be achieved ? A typology of legal incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of comparative labour relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du motif économique de licenciement. Éclairages sur la réforme du droit français à partir du droit espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.398-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01336373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les incitations. La diffusion d’une logique incitative dans le droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.171-185. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.hs1.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : B. Hervouët (dir.), L'évolution des modes de preuve, Limoges : PULIM, 2013, coll. Cahiers de l'Institut d'anthropologique juridique, 208 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action en justice et mesures de rétorsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.321-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.287-299. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which securities for workers in times of crisis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European labour law journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3-4), pp.410-416. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/201395251400500314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01089602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements textuels des obligations d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Peckels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques et normes : jalons pour une rencontre interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribuição e dispositivos incitativos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluências : Revista Interdisciplinar de Sociologia e Direito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/conflu16i2.p389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negociación y conflicto colectivo en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'État licencie pour motif économique. Radioscopie d'une cure d'amaigrissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7-8, pp.505-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire comparé de l'Accord national interprofessionnel du 11 janvier 2013. Vers un lexique commun des réformateurs en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Acuerdo Nacional Interprofesional de 11 de enero de 2013: análisis de un modelo de flexiseguridad a la francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Relaciones laborales : Revista crítica de teoría y práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provoquer le droit de l'expertise pour le faire advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réformer pour mieux s'adapter ? Le droit du travail espagnol face à la crise économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 763, pp.116-123. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drou.763.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : &amp;quot; Joaquín García Murcia, Maria Antonia Castro Argüelles (directores), Iván Antonio Rodríguez Cardo (documentación), &amp;quot;Legislación histórica sobre huelga y conflicto colectivo de trabajo&amp;quot;, Editorial Aranzadi, 2011, 690 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va le droit spécial de la grève ? Observations sur la loi du 19 mars 2012 relative aux entreprises de transport aérien de passagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.570-573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2010-décembre 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.1246-1257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : &amp;quot; R. Verkerk, Fact-Finding in Civil Litigation. A Comparative Perspective, Intersentia Publ., &amp;quot; Ius Commune: European and Comparative Law Series &amp;quot;, vol. 85, 2010, 441 p. &amp;quot;, in Revue trimestrielle de droit européen, vol. 47, n° 2, 2011, p. XXV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (2), pp.XXV-XXVII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2009-décembre 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Camaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.672-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu de lecture : H. Collins and R. Evans, Rethinking Expertise, Chicago, The University of Chicago Press, 2007, 145 p. », Cahiers Droit, Sciences et Technologies, n° 3, 2010, p. 424.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu de lecture : Th. Berns, Gouverner sans gouverner. Une archéologie politique de la statistique, Paris, PUF, coll. « Travaux pratiques », 2009, 161 p. », Cahiers Droit, Sciences et Technologies, n° 3, 2010, p. 423.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert-comptable désigné dans le cadre de la procédure d'alerte économique: l'étendue de sa mission, obs. sous Cass. Soc., 29 sept. 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2008-décembre 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.590-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grève des salariés sans papiers : aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00417487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières du travail indépendant. A propos du Statut du travail autonome espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Valdés Dal-Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.296-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la mise en œuvre de la loi du 21 août 2007 : adoption du plan de prévisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.542-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la mise en œuvre de la loi du 21 août 2007 : la procédure de prévention des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la mise en œuvre de la loi du 21 août 2007 : détermination des dessertes prioritaires et adoption du plan de transport adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7-8, pp.470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2007-décembre 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.442-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement législatif de l'exercice du droit de grève. Observations à partir de la loi du 20 août 2008 instituant un droit d'accueil pour les élèves des écoles pendant le temps scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu de lecture : L. Boltanski, É. Claverie, N. Offenstadt, S. Van Damme (dir.), Affaires, scandales et grandes causes. De Socrate à Pinochet, Paris, Seuil, 2007, 458 p. », Cahiers Droit, Sciences et Technologies, n° 1, 2008, p. 271.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.271-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert dans le procès aux Etats-Unis : si loin, si proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2006-décembre 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lokiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.686-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise dispensés de déclarer à la CNIL les traitements de données à caractère personnel mis en œuvre pour la gestion des activités sociales et culturelles, obs. sous CNIL, délib. n° 2006-230 du 17 oct. 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de grève dans les services publics de transport : regards sur la loi du 21 août 2007 (A propos de la médiation et de la consultation des salariés sur la poursuite de la grève)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile du syndicat : une manifestation d'exploitants agricoles n'est pas un défilé de majorettes !, obs. sous Cass., Civ. 2e, 26 oct. 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève en vue du paiement des heures supplémentaires : l'indemnisation des pertes de salaire est-elle disponible ?, obs. sous Cass., Soc., 3 mai 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève dans les transports publics : l'effectivité de la continuité du service public n'impose pas l'instauration d'un service minimum, obs. sous CE, 8 mars 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lokiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.410-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes du droit de l'expertise : avancées partielles et occasions manquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève politique : le préavis ne lie pas le juge, obs. sous CA Aix-en-Provence, 1e ch. C, 21 mars 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité d'assurer la continuité des vols ne fait pas obstacle à la grève d'un commandant de bord à l'escale, obs. sous Cass., Ass. plén., 23 juin 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de travail des seniors à l'épreuve du droit communautaire, note sous CJCE, 22 nov. 2005, Mangold c/ Helm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'alerte des délégués du personnel, obs. sous Cass., Soc., 28 mars 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le contrat de travail des seniors à l'épreuve du droit communautaire », note sous CJCE, 22 nov. 2005, Mangold c/ Helm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réintégration du salarié gréviste à la suite d'un licenciement nul : quelle indemnisation ?, obs. sous Cass., Soc., 2 fév. 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la validité des clauses de confidentialité en droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de sauvegarde de l’emploi et violation d’un engagement sur l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une normalisation du contentieux disciplinaire des universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Jacquemet-Gauché; Fabrice Melleray; Christophe Testard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur au prisme des contentieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.297-313, 2026, Thèmes &amp; Commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivising Collective Bargaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvaine Laulom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Bargaining Developments in Times of Crisis, 2d ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Wolters Kluwer, 2025, Bulletin of Comparative Labour Relations, 978-94-035-0628-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilitarianism and the Law of Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Tusseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Law and Utilitarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.152-169, 2024, Research Handbooks in Legal Theory series, 978-1-78990-171-9. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781789901726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés : Pensée naïve et pensée scientifique se valent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Pennuto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jimmy Bordarie; Audrey Damiens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde d’après, c’est maintenant ? La société à l’ère de la syndémie de COVID-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.353-370, 2024, 9782753596535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions un régime unifié de signalement des alertes est-il souhaitable ? Réflexions à partir de l’alerte sanitaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenola Bargain; Christina Koumpli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir de la protection des lanceurs d'alerte dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.129-146, 2023, 978-2-84934-707-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kari de Pryck; Mike Hulme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Critical Assessment of the Intergovernmental Panel on Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-26, 2022, 978-1-316-51427-6. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009082099.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alerte des scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheminer avec Mireille Delmas-Marty. Mélanges ouverts en l’honneur de Mireille Delmas-Marty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.409-416, 2022, 978-2-84934-664-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can There Be a Science of Proof? A Cross-Atlantic Dialogue (1898-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verena Klappstein; Maciej Dybowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Legal Evidence. Evidence in Legal Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138, Springer, pp.15-36, 2021, Law and Philosophy Library, 978-3-030-83841-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83841-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons prospectifs sur l’exigence de reproductibilité dans la recherche juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Deumier; Olivier Gout; David Hiez; Ingrid Maria; André Prüm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Pascal Ancel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.175-186, 2021, 978-2-8079-2476-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provincialiser les savoirs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Chambost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.27-46, 2020, 978-2275074849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une justice fondée sur les preuves : l'appréciation de la qualité de l'expertise par le juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Racinet; Charles Catteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'expertise médicale en question. Exemples en périnatalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Editions, pp.155-159, 2019, 9791030302011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02087973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes de preuve posés par le dumping social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Jeammaud; Martine Le Friand; Pascal Lokiec; Cyril Wolmark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À droit ouvert. Mélanges en l'honneur d'Antoine Lyon-Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.277-301, 2018, Études, mélanges, travaux, 978-2-247-13972-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strikes in Essential Services - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Laulom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moti (Mordehai) Mironi; Monika Schlachter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulating Strikes in Essential Services. A Comparative 'Law in Action' Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolters Kluwer, pp.145-180, 2018, 978-90-411-8997-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteeing the Independence and Technical Suitability of the Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prueba en le proceso / Evidence in the Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Libros, pp.447-469, 2018, 978-84-17466-26-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01900714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer une boutique des sciences au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Hounwanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djossè Roméo Tessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-924661-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01502564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer des amateurs et amatrices à la création? Essai de cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-247, 2017, 978-2-924661-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01489018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2017, 978-2-924661-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01489015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse juridique des sciences expérimentales au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Encinas de Munagorri; Stéphanie Hennette-Vauchez; Carlos Miguel Herrera; OIivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse juridique de (x). Le droit parmi les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.31-58, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Encinas de Munagorri; Stéphanie Hennette-Vauchez; Carlos Miguel Herrera; OIivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse juridique de (x). Le droit parmi les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.7-30, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Bodily Injuries Calculable: Expertise and Compensation in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uçakhan Güleç; Necdet Basa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeni Gelişmeler Işığında bedensel zararlarin tazmini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Türkiye Barolar Birliği Yayınları, pp.307-318, 2016, 978-605-9050-65-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedensel zararlarin hesaplanabilirliği: fransiz hukukunda uzmanlik ve tazminat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uçakhan Güleç; Necdet Basa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeni Gelişmeler Işığında bedensel zararlarin tazmini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Türkiye Barolar Birliği Yayınları, pp.293-305, 2016, 978-605-9050-65-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la fabrique d'un consensus intergouvernemental sur l'évolution du climat : l'expertise du GIEC entre légitimité et validité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bréchignac; Gabriel de Broglie; Mireille Delmas-Marty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’environnement et ses métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.143-152, 2015, 9782705691301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Delmas-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Marty; Antoine Jeammaud; Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et humanisme. Autour de Jean Papon, juriste forézien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Classiques Garnier, pp.9-11, 2015, 978-2-8124-3599-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'égalité : des barèmes entre individualisation et standardisation des décisions. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sayn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit mis en barèmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.117-120, 2014, Thèmes et commentaires. Actes, 978-2-247-13463-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalité des personnes et modes de preuve. À propos des usages du raisonnement statistique dans la preuve des discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Borenfreund, Isabelle Vacarie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit social, l'égalité et les discriminations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.77-94, 2013, Thèmes et commentaires, 978-2-247-12523-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit et la science en action, textes de Sheila Jasanoff traduits de l'anglais (États-Unis) et présentés par O. Leclerc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.5-27, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque émergent au risque chimique : trajectoires et déplacements de l'expertise sur les nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lacour; S. Desmoulin-Canselier; N. Hervé-Fournereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux. Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.89-110, 2012, 9782804450090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction entre 'la preuve en droit' et la 'preuve en science' est-elle pertinente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Truilhé-Marengo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preuve scientifique, preuve juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.55-77, 2012, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les systèmes de relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc et Antoine Lyon-Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essor du vote dans les relations professionnelles. Actualités françaises et expériences européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.91-103, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une médecine &amp;quot;responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vacarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Litec-LexisNexis, pp.509-522, 2011, Colloque &amp; Débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la théorie juridique à la délimitation de l'expertise : réflexions sur le lien de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Bérard et Renaud Crespin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-210, 2010, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.9947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilirkişiliğe İlişkin Reformlar. Sınırlı Gelişmeler ve Kaçırılan Fırsatlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prof.Dr. Bilge UMAR'a Armağan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dokuz Eylül Üniversitesi, Hukuk Fakültesi Dergisi, p. 309-324, 2010, ISSN : 1303-6963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du droit et expertise : conclusion prospective sur les apports de l'analyse juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Encinas de Munagorri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et gouvernance du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.199-229, 2009, Droit et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indépendance de l'expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Favro (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expertise : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier/Tec&amp;Doc, pp.167-180, 2009, Sciences du risque et du danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles de production des énoncés au sein du Groupe d'experts intergouvernemental sur l'évolution du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Encinas de Munagorri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et gouvernance du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.59-92, 2009, Droit et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du salarié lanceur d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des combats juridiques. Pensées et témoignages de juristes engagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.287-298, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Expertise and Judicial Decision Making: Comparative Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Ferrer Beltrán and S. Pozzolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Politics, and Morality: European Perspectives III. Ethics and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker und Humblot, pp.15-26, 2007, Schriften zur Rechtstheorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la libéralisation des échanges sur le droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Lyon-Caen; Adalberto Perulli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberalizzazione degli scambi, integrazione dei mercati e diritto del lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, CEDAM, pp.227-234, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des recherches en droit social de l’IRERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve dans les contentieux du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire Dalloz Droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance, engagement, intérêts et positionnement axiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide décolonisé et pluriversel de formation à la recherche en sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://scienceetbiencommun.pressbooks.pub/projetthese/chapter/connaissance-interets-et-neutralite-axiologique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceur d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.196-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique de la sécurité alimentaire dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.326-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une recherche en droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Aubry de Maromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive, Université d’été sur l’utilisation des méthodes empiriques dans une recherche en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Grenoble Alpes, Jul 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialisme juridique et actes de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux d’Antoine Jeammaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Etienne, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5184702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise de justice en Europe : état des lieux, perspectives et recommandations. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expertise de justice en Europe : état des lieux, perspectives et recommandations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Versailles, France. pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS AVIS n°2025-47 « Manipuler les virus, manipuler le climat ? Comment juger de ce qui est responsable en recherche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Ethique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS COMETS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion 2025-47 - Virus manipulation, geoengineering... How can the ‘responsible’ aspect of research be assessed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS COMETS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS Avis 2023-44 - Entre liberté et responsabilité : l’engagement public des chercheurs et chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilyardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COMETS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS Opinion 2023-44 - Freedom and responsibility: Academic researchers’ public advocacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilyardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-44, COMETS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS Opinion 2022-43 - Integrating environmental issues into the conduct of research - An ethical responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Ethique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilyardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS COMETS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du COMETS n° 2022-43 : « Intégrer les enjeux environnementaux à la conduite de la recherche – Une responsabilité éthique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Ethique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avis 2022-43, Comité d'éthique du CNRS - COMETS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting on research misconduct: lessons from whistleblowing legislation – and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerter sur les manquements à l’intégrité scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les manquements à l’intégrité scientifique sont-ils sanctionnés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Leclerc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5148-7603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087500361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">69212634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie de la recherche et intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.246, 2024, Droit &amp; Déontologie, 978-2-13-083766-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition mise à jour et augmentée, pp.XXVIII-789, 2022, Thémis. Droit, 978-2-13-082523-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jalon vers une « science de la preuve »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Wigmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, 95 p., 2019, Tiré à part, 978-2-247-18795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les lanceurs d'alerte. La démocratie technique à l'épreuve de la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.106, 2017, 978-2-275-04724-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Leclerc (dir.). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265, 2017, 978-2-924661-21-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.268930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01456387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse juridique de (x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.729, 2015, Thémis Droit, 978-2-13-060714-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et humanisme. Autour de Jean Papon, juriste forézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Delmas-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Delmas-Marty; A. Jeammaud; O. Leclerc (dir.). </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.276, 2015, Esprit des Lois, Esprit des lettres, 978-2-8124-3599-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la science en action, Textes de Sheila Jasanoff traduits de l'anglais (Etats-Unis) et présentés par Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Jasanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, pp.210, 2013, Rivages du droit, 978-2-247-12586-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor du vote dans les relations professionnelles. Actualités françaises et expériences européennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lyon-Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc; Antoine Lyon-Caen. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.220, 2011, Thèmes et commentaires, 978-2-247-08937-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et l'expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.464, 2005, Bibliothèque de droit privé, 2-275-02685-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux sources et aux résultats de la recherche sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boucobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, pp.7-105, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve face au travail mondialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lhomond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.125-143, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les objets et les pratiques scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.11-163, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01410322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance économique en droit du travail : éclairages en droit français et en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 et 3, pp.83 et 149, 2010, Revue de droit du travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Behind Closed Doors: On the Protection of the National Scientific Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Innovation and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/zhxjf_v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les trajectoires de la preuve », Mathieu Aguilera, Cécile Boëx, Milena Jakšić et Stefan Le Courant (coord.) – Tracés. Revue de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites sources de l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qfi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15tph⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving research misconduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvaf004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research misconduct to disciplinary sanction: an empirical examination of French higher education case law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.34-55. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470161241240241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. La recherche sur le droit au miroir de ses sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boucobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique à contre-pied : leçons d’outre-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.1984-1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05319965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistleblowing legislation and reporting on research misconduct: A case for mutual learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accountability in Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08989621.2023.2240705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33 ans de contentieux devant le CNESER disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.311-329. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Size Fits All? Handling Public Health and Environmental Risks in French Whistleblowing Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Risk Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/err.2023.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three institutional pathways to envision the future of the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichiro Asayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari de Pryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.877-880. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-023-01780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overarmed or underdressed? Whistleblowers between anti-discrimination law and freedom of expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Discrimination and the Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (3), pp.265-282. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13582291231154161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.109-134. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.7986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing on the shoulders of giants with feet of clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00861-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.241-261. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.6883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning a graphical method of evidential reasoning into an operational tool for judges? Empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Evidence and Proof</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.136-156. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13657127221076172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête consécutive à une alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 883, pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire preuve : pour une analyse pragmatique de l'activité probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.110.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'alerte fait aux frontières de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.281-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve face au travail mondialisé. Introduction du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Method for the Evaluation of Evidence: François Gorphe’s (1889-1959) Contribution to a Science of Proof à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaestio facti. International Journal on Evidential Legal Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.29-52. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33115/udg_bib/qf.i2.22389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-B. Caire (dir.), Les présomptions. Les artifices du droit (III), Centre Michel de l'Hospital/université Clermont Auvergne/ LGDJ, 2020, 193 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.217-235. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.4242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03435928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : V. Genin, Le laboratoire belge du droit international. Une communauté épistémique et internationale de juristes (1869-1914), Bruxelles, Académie Royale de Belgique, 2018, 218 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhsh.6729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de raisonnements probatoires des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.689-704. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.2004.0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03061325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.209-226. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.2963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02993816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie au service du travail décent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la preuve et la recherche de la vérité dans les litiges du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.655-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la preuve à l’assaut de la vie privée des salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 868, pp.733-740. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drou.868.0793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’analyse juridique de (x) ? Pour une explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.609-628. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.103.0609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisonnements probatoires des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo - édition Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inférences dans les raisonnements probatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.109-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevreau, F. Audren et R. Verdier (dir.), &amp;quot;Henri Lévy-Bruhl, juriste sociologue&amp;quot;, Paris, Mare & Martin, 2018, 349 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le licenciement sans cause réelle et sérieuse en Espagne : indemnités, pouvoir du juge et droit international du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.352-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02153033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutelas, espace civique et culturel en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Mioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°49 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.049.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une expertise judiciaire de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">المجلة الجزائرية للقانون والعدالة / Revue algérienne Droit et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01656866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can decentralisation of collective bargaining be achieved ? A typology of legal incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of comparative labour relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du motif économique de licenciement. Éclairages sur la réforme du droit français à partir du droit espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.398-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01336373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les incitations. La diffusion d’une logique incitative dans le droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.171-185. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.hs1.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : B. Hervouët (dir.), L'évolution des modes de preuve, Limoges : PULIM, 2013, coll. Cahiers de l'Institut d'anthropologique juridique, 208 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which securities for workers in times of crisis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European labour law journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3-4), pp.410-416. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/201395251400500314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01089602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.287-299. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action en justice et mesures de rétorsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.321-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements textuels des obligations d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Peckels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques et normes : jalons pour une rencontre interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribuição e dispositivos incitativos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluências : Revista Interdisciplinar de Sociologia e Direito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/conflu16i2.p389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'État licencie pour motif économique. Radioscopie d'une cure d'amaigrissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7-8, pp.505-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negociación y conflicto colectivo en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire comparé de l'Accord national interprofessionnel du 11 janvier 2013. Vers un lexique commun des réformateurs en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Acuerdo Nacional Interprofesional de 11 de enero de 2013: análisis de un modelo de flexiseguridad a la francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Relaciones laborales : Revista crítica de teoría y práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : &amp;quot; Joaquín García Murcia, Maria Antonia Castro Argüelles (directores), Iván Antonio Rodríguez Cardo (documentación), &amp;quot;Legislación histórica sobre huelga y conflicto colectivo de trabajo&amp;quot;, Editorial Aranzadi, 2011, 690 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provoquer le droit de l'expertise pour le faire advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réformer pour mieux s'adapter ? Le droit du travail espagnol face à la crise économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 763, pp.116-123. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drou.763.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va le droit spécial de la grève ? Observations sur la loi du 19 mars 2012 relative aux entreprises de transport aérien de passagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.570-573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2010-décembre 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.1246-1257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : &amp;quot; R. Verkerk, Fact-Finding in Civil Litigation. A Comparative Perspective, Intersentia Publ., &amp;quot; Ius Commune: European and Comparative Law Series &amp;quot;, vol. 85, 2010, 441 p. &amp;quot;, in Revue trimestrielle de droit européen, vol. 47, n° 2, 2011, p. XXV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (2), pp.XXV-XXVII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2009-décembre 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Camaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.672-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu de lecture : Th. Berns, Gouverner sans gouverner. Une archéologie politique de la statistique, Paris, PUF, coll. « Travaux pratiques », 2009, 161 p. », Cahiers Droit, Sciences et Technologies, n° 3, 2010, p. 423.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu de lecture : H. Collins and R. Evans, Rethinking Expertise, Chicago, The University of Chicago Press, 2007, 145 p. », Cahiers Droit, Sciences et Technologies, n° 3, 2010, p. 424.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert-comptable désigné dans le cadre de la procédure d'alerte économique: l'étendue de sa mission, obs. sous Cass. Soc., 29 sept. 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2008-décembre 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.590-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grève des salariés sans papiers : aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00417487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la mise en œuvre de la loi du 21 août 2007 : adoption du plan de prévisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.542-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières du travail indépendant. A propos du Statut du travail autonome espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Valdés Dal-Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.296-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la mise en œuvre de la loi du 21 août 2007 : la procédure de prévention des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la mise en œuvre de la loi du 21 août 2007 : détermination des dessertes prioritaires et adoption du plan de transport adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7-8, pp.470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement législatif de l'exercice du droit de grève. Observations à partir de la loi du 20 août 2008 instituant un droit d'accueil pour les élèves des écoles pendant le temps scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2007-décembre 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.442-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert dans le procès aux Etats-Unis : si loin, si proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu de lecture : L. Boltanski, É. Claverie, N. Offenstadt, S. Van Damme (dir.), Affaires, scandales et grandes causes. De Socrate à Pinochet, Paris, Seuil, 2007, 458 p. », Cahiers Droit, Sciences et Technologies, n° 1, 2008, p. 271.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.271-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2006-décembre 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lokiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.686-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise dispensés de déclarer à la CNIL les traitements de données à caractère personnel mis en œuvre pour la gestion des activités sociales et culturelles, obs. sous CNIL, délib. n° 2006-230 du 17 oct. 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de grève dans les services publics de transport : regards sur la loi du 21 août 2007 (A propos de la médiation et de la consultation des salariés sur la poursuite de la grève)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève en vue du paiement des heures supplémentaires : l'indemnisation des pertes de salaire est-elle disponible ?, obs. sous Cass., Soc., 3 mai 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile du syndicat : une manifestation d'exploitants agricoles n'est pas un défilé de majorettes !, obs. sous Cass., Civ. 2e, 26 oct. 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité d'assurer la continuité des vols ne fait pas obstacle à la grève d'un commandant de bord à l'escale, obs. sous Cass., Ass. plén., 23 juin 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de travail des seniors à l'épreuve du droit communautaire, note sous CJCE, 22 nov. 2005, Mangold c/ Helm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève politique : le préavis ne lie pas le juge, obs. sous CA Aix-en-Provence, 1e ch. C, 21 mars 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lokiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.410-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève dans les transports publics : l'effectivité de la continuité du service public n'impose pas l'instauration d'un service minimum, obs. sous CE, 8 mars 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes du droit de l'expertise : avancées partielles et occasions manquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'alerte des délégués du personnel, obs. sous Cass., Soc., 28 mars 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le contrat de travail des seniors à l'épreuve du droit communautaire », note sous CJCE, 22 nov. 2005, Mangold c/ Helm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réintégration du salarié gréviste à la suite d'un licenciement nul : quelle indemnisation ?, obs. sous Cass., Soc., 2 fév. 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la validité des clauses de confidentialité en droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de sauvegarde de l’emploi et violation d’un engagement sur l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une normalisation du contentieux disciplinaire des universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Jacquemet-Gauché; Fabrice Melleray; Christophe Testard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur au prisme des contentieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.297-313, 2026, Thèmes &amp; Commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivising Collective Bargaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvaine Laulom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Bargaining Developments in Times of Crisis, 2d ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Wolters Kluwer, 2025, Bulletin of Comparative Labour Relations, 978-94-035-0628-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés : Pensée naïve et pensée scientifique se valent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Pennuto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jimmy Bordarie; Audrey Damiens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde d’après, c’est maintenant ? La société à l’ère de la syndémie de COVID-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.353-370, 2024, 9782753596535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilitarianism and the Law of Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Tusseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Law and Utilitarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.152-169, 2024, Research Handbooks in Legal Theory series, 978-1-78990-171-9. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781789901726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions un régime unifié de signalement des alertes est-il souhaitable ? Réflexions à partir de l’alerte sanitaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenola Bargain; Christina Koumpli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir de la protection des lanceurs d'alerte dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.129-146, 2023, 978-2-84934-707-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kari de Pryck; Mike Hulme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Critical Assessment of the Intergovernmental Panel on Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-26, 2022, 978-1-316-51427-6. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009082099.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alerte des scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheminer avec Mireille Delmas-Marty. Mélanges ouverts en l’honneur de Mireille Delmas-Marty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.409-416, 2022, 978-2-84934-664-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can There Be a Science of Proof? A Cross-Atlantic Dialogue (1898-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verena Klappstein; Maciej Dybowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Legal Evidence. Evidence in Legal Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138, Springer, pp.15-36, 2021, Law and Philosophy Library, 978-3-030-83841-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83841-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons prospectifs sur l’exigence de reproductibilité dans la recherche juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Deumier; Olivier Gout; David Hiez; Ingrid Maria; André Prüm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Pascal Ancel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.175-186, 2021, 978-2-8079-2476-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provincialiser les savoirs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Chambost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.27-46, 2020, 978-2275074849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une justice fondée sur les preuves : l'appréciation de la qualité de l'expertise par le juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Racinet; Charles Catteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'expertise médicale en question. Exemples en périnatalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Editions, pp.155-159, 2019, 9791030302011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02087973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes de preuve posés par le dumping social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Jeammaud; Martine Le Friand; Pascal Lokiec; Cyril Wolmark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À droit ouvert. Mélanges en l'honneur d'Antoine Lyon-Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.277-301, 2018, Études, mélanges, travaux, 978-2-247-13972-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strikes in Essential Services - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Laulom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moti (Mordehai) Mironi; Monika Schlachter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulating Strikes in Essential Services. A Comparative 'Law in Action' Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolters Kluwer, pp.145-180, 2018, 978-90-411-8997-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteeing the Independence and Technical Suitability of the Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prueba en le proceso / Evidence in the Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Libros, pp.447-469, 2018, 978-84-17466-26-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01900714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer une boutique des sciences au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Hounwanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djossè Roméo Tessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-924661-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01502564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer des amateurs et amatrices à la création? Essai de cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-247, 2017, 978-2-924661-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01489018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2017, 978-2-924661-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01489015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse juridique des sciences expérimentales au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Encinas de Munagorri; Stéphanie Hennette-Vauchez; Carlos Miguel Herrera; OIivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse juridique de (x). Le droit parmi les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.31-58, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Bodily Injuries Calculable: Expertise and Compensation in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uçakhan Güleç; Necdet Basa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeni Gelişmeler Işığında bedensel zararlarin tazmini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Türkiye Barolar Birliği Yayınları, pp.307-318, 2016, 978-605-9050-65-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Encinas de Munagorri; Stéphanie Hennette-Vauchez; Carlos Miguel Herrera; OIivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse juridique de (x). Le droit parmi les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.7-30, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedensel zararlarin hesaplanabilirliği: fransiz hukukunda uzmanlik ve tazminat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uçakhan Güleç; Necdet Basa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeni Gelişmeler Işığında bedensel zararlarin tazmini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Türkiye Barolar Birliği Yayınları, pp.293-305, 2016, 978-605-9050-65-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la fabrique d'un consensus intergouvernemental sur l'évolution du climat : l'expertise du GIEC entre légitimité et validité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bréchignac; Gabriel de Broglie; Mireille Delmas-Marty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’environnement et ses métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.143-152, 2015, 9782705691301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Delmas-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Marty; Antoine Jeammaud; Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et humanisme. Autour de Jean Papon, juriste forézien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Classiques Garnier, pp.9-11, 2015, 978-2-8124-3599-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'égalité : des barèmes entre individualisation et standardisation des décisions. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sayn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit mis en barèmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.117-120, 2014, Thèmes et commentaires. Actes, 978-2-247-13463-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalité des personnes et modes de preuve. À propos des usages du raisonnement statistique dans la preuve des discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Borenfreund, Isabelle Vacarie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit social, l'égalité et les discriminations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.77-94, 2013, Thèmes et commentaires, 978-2-247-12523-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit et la science en action, textes de Sheila Jasanoff traduits de l'anglais (États-Unis) et présentés par O. Leclerc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.5-27, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque émergent au risque chimique : trajectoires et déplacements de l'expertise sur les nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lacour; S. Desmoulin-Canselier; N. Hervé-Fournereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux. Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.89-110, 2012, 9782804450090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction entre 'la preuve en droit' et la 'preuve en science' est-elle pertinente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Truilhé-Marengo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preuve scientifique, preuve juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.55-77, 2012, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les systèmes de relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc et Antoine Lyon-Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essor du vote dans les relations professionnelles. Actualités françaises et expériences européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.91-103, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une médecine &amp;quot;responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vacarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Litec-LexisNexis, pp.509-522, 2011, Colloque &amp; Débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilirkişiliğe İlişkin Reformlar. Sınırlı Gelişmeler ve Kaçırılan Fırsatlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prof.Dr. Bilge UMAR'a Armağan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dokuz Eylül Üniversitesi, Hukuk Fakültesi Dergisi, p. 309-324, 2010, ISSN : 1303-6963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la théorie juridique à la délimitation de l'expertise : réflexions sur le lien de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Bérard et Renaud Crespin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-210, 2010, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.9947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du droit et expertise : conclusion prospective sur les apports de l'analyse juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Encinas de Munagorri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et gouvernance du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.199-229, 2009, Droit et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indépendance de l'expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Favro (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expertise : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier/Tec&amp;Doc, pp.167-180, 2009, Sciences du risque et du danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles de production des énoncés au sein du Groupe d'experts intergouvernemental sur l'évolution du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Encinas de Munagorri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et gouvernance du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.59-92, 2009, Droit et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du salarié lanceur d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des combats juridiques. Pensées et témoignages de juristes engagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.287-298, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Expertise and Judicial Decision Making: Comparative Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Ferrer Beltrán and S. Pozzolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Politics, and Morality: European Perspectives III. Ethics and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker und Humblot, pp.15-26, 2007, Schriften zur Rechtstheorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la libéralisation des échanges sur le droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Lyon-Caen; Adalberto Perulli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberalizzazione degli scambi, integrazione dei mercati e diritto del lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, CEDAM, pp.227-234, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des recherches en droit social de l’IRERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve dans les contentieux du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire Dalloz Droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance, engagement, intérêts et positionnement axiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide décolonisé et pluriversel de formation à la recherche en sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://scienceetbiencommun.pressbooks.pub/projetthese/chapter/connaissance-interets-et-neutralite-axiologique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceur d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.196-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique de la sécurité alimentaire dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.326-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une recherche en droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Aubry de Maromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive, Université d’été sur l’utilisation des méthodes empiriques dans une recherche en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Grenoble Alpes, Jul 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialisme juridique et actes de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux d’Antoine Jeammaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Etienne, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5184702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise de justice en Europe : état des lieux, perspectives et recommandations. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expertise de justice en Europe : état des lieux, perspectives et recommandations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Versailles, France. pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS AVIS n°2025-47 « Manipuler les virus, manipuler le climat ? Comment juger de ce qui est responsable en recherche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Ethique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS COMETS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion 2025-47 - Virus manipulation, geoengineering... How can the ‘responsible’ aspect of research be assessed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS COMETS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS Avis 2023-44 - Entre liberté et responsabilité : l’engagement public des chercheurs et chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilyardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COMETS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS Opinion 2023-44 - Freedom and responsibility: Academic researchers’ public advocacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilyardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-44, COMETS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS Opinion 2022-43 - Integrating environmental issues into the conduct of research - An ethical responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Ethique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilyardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS COMETS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du COMETS n° 2022-43 : « Intégrer les enjeux environnementaux à la conduite de la recherche – Une responsabilité éthique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Ethique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avis 2022-43, Comité d'éthique du CNRS - COMETS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting on research misconduct: lessons from whistleblowing legislation – and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les manquements à l’intégrité scientifique sont-ils sanctionnés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerter sur les manquements à l’intégrité scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D4A09A9"/>
+    <w:nsid w:val="44F2231F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5148-7603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087500361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69212634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_de_la_preuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Wigmore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/ouvrages-universitaires/approfondir/tire-a-part/un-jalon-vers-une-science-de-la-preuve.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/proteger-les-lanceurs-d-alerte-9782275047249.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionscienceetbiencommun.org/?p=400" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.268930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Herrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lanalyse-juridique-de-x/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeammaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?page=shop.product_details&amp;amp;category_id=66&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2001&amp;amp;option=com_virtuemart&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Jasanoff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lyon-Caen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/l-essor-du-vote-dans-les-relations-professionnelles.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-juge-et-l-expert-9782275026855.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Martineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lhomond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.517" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514540v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klausser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qfi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519145v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/zhxjf_v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15tph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.745" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvaf004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470161241240241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989621.2023.2240705" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830336v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990334v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/err.2023.14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952850v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13582291231154161" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443062v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.7986" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198718v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Asayama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari de Pryck" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Beck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edwards" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01780-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00861-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6883" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13657127221076172" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33115/udg_bib/qf.i2.22389" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435928v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4242" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6729" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433704v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993816v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2963" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03061325v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2004.0689" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018644v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.868.0793" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399432v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408887v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.103.0609" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367555v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoracion Guam&#225;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Mioche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.049.0033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228816v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0171" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996565v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gratton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089602v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/201395251400500314" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peckels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.298" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/conflu16i2.p389" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872222v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846478v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Munagorri" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666994v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.763.0116" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667002v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Borenfreund" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Peskine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Camaji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519710v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519704v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337690v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vald&#233;s Dal-R&#233;" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337909v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094917v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339044v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337418v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094907v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lokiec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337915v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692366v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692365v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692370v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094914v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337415v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692372v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692369v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692379v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692377v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094929v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464377v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532925v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789901726" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734477v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pennuto" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/mx/academic/subjects/earth-and-environmental-science/environmental-policy-economics-and-law/critical-assessment-intergovernmental-panel-climate-change?format=HB" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009082099.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511640v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83841-6_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087973v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935667v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01502564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Hounwanou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoss&#232; Rom&#233;o Tessy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489018v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378933v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378932v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263030v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263034v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227851v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790105v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911160v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685143v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656191v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625581v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vacarie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Allouache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538472v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9947" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933196v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379852v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379850v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337667v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337694v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095103v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888071v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608652v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243725v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885824v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885802v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885818v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Aubry de Maromont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319282v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5184702" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Ethique" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claeys" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jacquier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897202v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carayol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907937v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151638v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410048v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409984v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5148-7603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087500361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69212634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_de_la_preuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Wigmore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/ouvrages-universitaires/approfondir/tire-a-part/un-jalon-vers-une-science-de-la-preuve.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/proteger-les-lanceurs-d-alerte-9782275047249.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionscienceetbiencommun.org/?p=400" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.268930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Herrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lanalyse-juridique-de-x/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeammaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?page=shop.product_details&amp;amp;category_id=66&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2001&amp;amp;option=com_virtuemart&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Jasanoff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lyon-Caen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/l-essor-du-vote-dans-les-relations-professionnelles.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-juge-et-l-expert-9782275026855.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Martineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lhomond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.517" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/zhxjf_v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klausser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15tph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvaf004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470161241240241" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.745" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989621.2023.2240705" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/err.2023.14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Asayama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari de Pryck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Beck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edwards" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01780-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13582291231154161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.7986" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00861-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6883" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13657127221076172" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33115/udg_bib/qf.i2.22389" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4242" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6729" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03061325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2004.0689" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2963" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018644v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.868.0793" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.103.0609" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367555v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoracion Guam&#225;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Mioche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.049.0033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228816v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0171" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/201395251400500314" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996565v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gratton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peckels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.298" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/conflu16i2.p389" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Munagorri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.763.0116" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Borenfreund" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Peskine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Camaji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vald&#233;s Dal-R&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337418v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094907v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lokiec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337915v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692366v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692369v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692370v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337415v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692377v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094929v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464377v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734477v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pennuto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789901726" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/mx/academic/subjects/earth-and-environmental-science/environmental-policy-economics-and-law/critical-assessment-intergovernmental-panel-climate-change?format=HB" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009082099.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511640v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83841-6_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087973v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935667v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01502564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Hounwanou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoss&#232; Rom&#233;o Tessy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489018v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378933v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263030v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378932v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263034v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227851v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790105v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911160v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685143v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656191v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625581v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vacarie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Allouache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933196v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9947" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379852v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379850v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337667v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337694v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095103v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888071v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608652v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243725v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885824v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885802v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885818v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Aubry de Maromont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319282v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5184702" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Ethique" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claeys" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jacquier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897202v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carayol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907937v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151638v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409984v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410048v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>