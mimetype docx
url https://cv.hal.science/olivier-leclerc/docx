--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Leclerc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5148-7603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087500361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">69212634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie de la recherche et intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.246, 2024, Droit &amp; Déontologie, 978-2-13-083766-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition mise à jour et augmentée, pp.XXVIII-789, 2022, Thémis. Droit, 978-2-13-082523-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jalon vers une « science de la preuve »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Wigmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, 95 p., 2019, Tiré à part, 978-2-247-18795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les lanceurs d'alerte. La démocratie technique à l'épreuve de la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.106, 2017, 978-2-275-04724-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Leclerc (dir.). </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265, 2017, 978-2-924661-21-5. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.268930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01456387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse juridique de (x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.729, 2015, Thémis Droit, 978-2-13-060714-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et humanisme. Autour de Jean Papon, juriste forézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Delmas-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Delmas-Marty; A. Jeammaud; O. Leclerc (dir.). </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.276, 2015, Esprit des Lois, Esprit des lettres, 978-2-8124-3599-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la science en action, Textes de Sheila Jasanoff traduits de l'anglais (Etats-Unis) et présentés par Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Jasanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, pp.210, 2013, Rivages du droit, 978-2-247-12586-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor du vote dans les relations professionnelles. Actualités françaises et expériences européennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lyon-Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc; Antoine Lyon-Caen. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.220, 2011, Thèmes et commentaires, 978-2-247-08937-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et l'expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.464, 2005, Bibliothèque de droit privé, 2-275-02685-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux sources et aux résultats de la recherche sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boucobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, pp.7-105, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve face au travail mondialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lhomond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.125-143, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les objets et les pratiques scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.11-163, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01410322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance économique en droit du travail : éclairages en droit français et en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 et 3, pp.83 et 149, 2010, Revue de droit du travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Behind Closed Doors: On the Protection of the National Scientific Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Innovation and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/zhxjf_v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les trajectoires de la preuve », Mathieu Aguilera, Cécile Boëx, Milena Jakšić et Stefan Le Courant (coord.) – Tracés. Revue de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites sources de l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qfi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15tph⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving research misconduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvaf004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research misconduct to disciplinary sanction: an empirical examination of French higher education case law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.34-55. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470161241240241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. La recherche sur le droit au miroir de ses sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boucobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique à contre-pied : leçons d’outre-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.1984-1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05319965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistleblowing legislation and reporting on research misconduct: A case for mutual learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accountability in Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08989621.2023.2240705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33 ans de contentieux devant le CNESER disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.311-329. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Size Fits All? Handling Public Health and Environmental Risks in French Whistleblowing Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Risk Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/err.2023.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three institutional pathways to envision the future of the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichiro Asayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari de Pryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.877-880. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-023-01780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overarmed or underdressed? Whistleblowers between anti-discrimination law and freedom of expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Discrimination and the Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (3), pp.265-282. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13582291231154161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.109-134. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.7986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing on the shoulders of giants with feet of clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00861-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.241-261. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.6883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning a graphical method of evidential reasoning into an operational tool for judges? Empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Evidence and Proof</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.136-156. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13657127221076172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête consécutive à une alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 883, pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire preuve : pour une analyse pragmatique de l'activité probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.110.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'alerte fait aux frontières de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.281-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve face au travail mondialisé. Introduction du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Method for the Evaluation of Evidence: François Gorphe’s (1889-1959) Contribution to a Science of Proof à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaestio facti. International Journal on Evidential Legal Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.29-52. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33115/udg_bib/qf.i2.22389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-B. Caire (dir.), Les présomptions. Les artifices du droit (III), Centre Michel de l'Hospital/université Clermont Auvergne/ LGDJ, 2020, 193 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.217-235. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.4242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03435928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : V. Genin, Le laboratoire belge du droit international. Une communauté épistémique et internationale de juristes (1869-1914), Bruxelles, Académie Royale de Belgique, 2018, 218 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhsh.6729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de raisonnements probatoires des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.689-704. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.2004.0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03061325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.209-226. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.2963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02993816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie au service du travail décent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la preuve et la recherche de la vérité dans les litiges du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.655-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la preuve à l’assaut de la vie privée des salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 868, pp.733-740. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drou.868.0793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’analyse juridique de (x) ? Pour une explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.609-628. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.103.0609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisonnements probatoires des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo - édition Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inférences dans les raisonnements probatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.109-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevreau, F. Audren et R. Verdier (dir.), &amp;quot;Henri Lévy-Bruhl, juriste sociologue&amp;quot;, Paris, Mare & Martin, 2018, 349 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le licenciement sans cause réelle et sérieuse en Espagne : indemnités, pouvoir du juge et droit international du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.352-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02153033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutelas, espace civique et culturel en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Mioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°49 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.049.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une expertise judiciaire de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">المجلة الجزائرية للقانون والعدالة / Revue algérienne Droit et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01656866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can decentralisation of collective bargaining be achieved ? A typology of legal incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of comparative labour relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du motif économique de licenciement. Éclairages sur la réforme du droit français à partir du droit espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.398-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01336373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les incitations. La diffusion d’une logique incitative dans le droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.171-185. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.hs1.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : B. Hervouët (dir.), L'évolution des modes de preuve, Limoges : PULIM, 2013, coll. Cahiers de l'Institut d'anthropologique juridique, 208 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which securities for workers in times of crisis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European labour law journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3-4), pp.410-416. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/201395251400500314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01089602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.287-299. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action en justice et mesures de rétorsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.321-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements textuels des obligations d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Peckels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques et normes : jalons pour une rencontre interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribuição e dispositivos incitativos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluências : Revista Interdisciplinar de Sociologia e Direito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/conflu16i2.p389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'État licencie pour motif économique. Radioscopie d'une cure d'amaigrissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7-8, pp.505-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negociación y conflicto colectivo en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire comparé de l'Accord national interprofessionnel du 11 janvier 2013. Vers un lexique commun des réformateurs en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Acuerdo Nacional Interprofesional de 11 de enero de 2013: análisis de un modelo de flexiseguridad a la francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Relaciones laborales : Revista crítica de teoría y práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : &amp;quot; Joaquín García Murcia, Maria Antonia Castro Argüelles (directores), Iván Antonio Rodríguez Cardo (documentación), &amp;quot;Legislación histórica sobre huelga y conflicto colectivo de trabajo&amp;quot;, Editorial Aranzadi, 2011, 690 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provoquer le droit de l'expertise pour le faire advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réformer pour mieux s'adapter ? Le droit du travail espagnol face à la crise économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 763, pp.116-123. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drou.763.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va le droit spécial de la grève ? Observations sur la loi du 19 mars 2012 relative aux entreprises de transport aérien de passagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.570-573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2010-décembre 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.1246-1257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : &amp;quot; R. Verkerk, Fact-Finding in Civil Litigation. A Comparative Perspective, Intersentia Publ., &amp;quot; Ius Commune: European and Comparative Law Series &amp;quot;, vol. 85, 2010, 441 p. &amp;quot;, in Revue trimestrielle de droit européen, vol. 47, n° 2, 2011, p. XXV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (2), pp.XXV-XXVII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2009-décembre 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Camaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.672-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu de lecture : Th. Berns, Gouverner sans gouverner. Une archéologie politique de la statistique, Paris, PUF, coll. « Travaux pratiques », 2009, 161 p. », Cahiers Droit, Sciences et Technologies, n° 3, 2010, p. 423.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu de lecture : H. Collins and R. Evans, Rethinking Expertise, Chicago, The University of Chicago Press, 2007, 145 p. », Cahiers Droit, Sciences et Technologies, n° 3, 2010, p. 424.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert-comptable désigné dans le cadre de la procédure d'alerte économique: l'étendue de sa mission, obs. sous Cass. Soc., 29 sept. 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2008-décembre 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.590-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grève des salariés sans papiers : aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00417487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la mise en œuvre de la loi du 21 août 2007 : adoption du plan de prévisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.542-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières du travail indépendant. A propos du Statut du travail autonome espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Valdés Dal-Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.296-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la mise en œuvre de la loi du 21 août 2007 : la procédure de prévention des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la mise en œuvre de la loi du 21 août 2007 : détermination des dessertes prioritaires et adoption du plan de transport adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7-8, pp.470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement législatif de l'exercice du droit de grève. Observations à partir de la loi du 20 août 2008 instituant un droit d'accueil pour les élèves des écoles pendant le temps scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2007-décembre 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.442-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert dans le procès aux Etats-Unis : si loin, si proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu de lecture : L. Boltanski, É. Claverie, N. Offenstadt, S. Van Damme (dir.), Affaires, scandales et grandes causes. De Socrate à Pinochet, Paris, Seuil, 2007, 458 p. », Cahiers Droit, Sciences et Technologies, n° 1, 2008, p. 271.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.271-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2006-décembre 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lokiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.686-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise dispensés de déclarer à la CNIL les traitements de données à caractère personnel mis en œuvre pour la gestion des activités sociales et culturelles, obs. sous CNIL, délib. n° 2006-230 du 17 oct. 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de grève dans les services publics de transport : regards sur la loi du 21 août 2007 (A propos de la médiation et de la consultation des salariés sur la poursuite de la grève)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève en vue du paiement des heures supplémentaires : l'indemnisation des pertes de salaire est-elle disponible ?, obs. sous Cass., Soc., 3 mai 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile du syndicat : une manifestation d'exploitants agricoles n'est pas un défilé de majorettes !, obs. sous Cass., Civ. 2e, 26 oct. 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité d'assurer la continuité des vols ne fait pas obstacle à la grève d'un commandant de bord à l'escale, obs. sous Cass., Ass. plén., 23 juin 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de travail des seniors à l'épreuve du droit communautaire, note sous CJCE, 22 nov. 2005, Mangold c/ Helm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève politique : le préavis ne lie pas le juge, obs. sous CA Aix-en-Provence, 1e ch. C, 21 mars 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lokiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.410-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève dans les transports publics : l'effectivité de la continuité du service public n'impose pas l'instauration d'un service minimum, obs. sous CE, 8 mars 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes du droit de l'expertise : avancées partielles et occasions manquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'alerte des délégués du personnel, obs. sous Cass., Soc., 28 mars 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le contrat de travail des seniors à l'épreuve du droit communautaire », note sous CJCE, 22 nov. 2005, Mangold c/ Helm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réintégration du salarié gréviste à la suite d'un licenciement nul : quelle indemnisation ?, obs. sous Cass., Soc., 2 fév. 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la validité des clauses de confidentialité en droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de sauvegarde de l’emploi et violation d’un engagement sur l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une normalisation du contentieux disciplinaire des universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Jacquemet-Gauché; Fabrice Melleray; Christophe Testard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur au prisme des contentieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.297-313, 2026, Thèmes &amp; Commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivising Collective Bargaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvaine Laulom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Bargaining Developments in Times of Crisis, 2d ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Wolters Kluwer, 2025, Bulletin of Comparative Labour Relations, 978-94-035-0628-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés : Pensée naïve et pensée scientifique se valent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Pennuto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jimmy Bordarie; Audrey Damiens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde d’après, c’est maintenant ? La société à l’ère de la syndémie de COVID-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.353-370, 2024, 9782753596535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilitarianism and the Law of Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Tusseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Law and Utilitarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.152-169, 2024, Research Handbooks in Legal Theory series, 978-1-78990-171-9. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781789901726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions un régime unifié de signalement des alertes est-il souhaitable ? Réflexions à partir de l’alerte sanitaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenola Bargain; Christina Koumpli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir de la protection des lanceurs d'alerte dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.129-146, 2023, 978-2-84934-707-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kari de Pryck; Mike Hulme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Critical Assessment of the Intergovernmental Panel on Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-26, 2022, 978-1-316-51427-6. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009082099.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alerte des scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheminer avec Mireille Delmas-Marty. Mélanges ouverts en l’honneur de Mireille Delmas-Marty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.409-416, 2022, 978-2-84934-664-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can There Be a Science of Proof? A Cross-Atlantic Dialogue (1898-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verena Klappstein; Maciej Dybowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Legal Evidence. Evidence in Legal Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138, Springer, pp.15-36, 2021, Law and Philosophy Library, 978-3-030-83841-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83841-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons prospectifs sur l’exigence de reproductibilité dans la recherche juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Deumier; Olivier Gout; David Hiez; Ingrid Maria; André Prüm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Pascal Ancel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.175-186, 2021, 978-2-8079-2476-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provincialiser les savoirs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Chambost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.27-46, 2020, 978-2275074849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une justice fondée sur les preuves : l'appréciation de la qualité de l'expertise par le juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Racinet; Charles Catteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'expertise médicale en question. Exemples en périnatalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Editions, pp.155-159, 2019, 9791030302011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02087973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes de preuve posés par le dumping social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Jeammaud; Martine Le Friand; Pascal Lokiec; Cyril Wolmark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À droit ouvert. Mélanges en l'honneur d'Antoine Lyon-Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.277-301, 2018, Études, mélanges, travaux, 978-2-247-13972-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strikes in Essential Services - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Laulom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moti (Mordehai) Mironi; Monika Schlachter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulating Strikes in Essential Services. A Comparative 'Law in Action' Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolters Kluwer, pp.145-180, 2018, 978-90-411-8997-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteeing the Independence and Technical Suitability of the Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prueba en le proceso / Evidence in the Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Libros, pp.447-469, 2018, 978-84-17466-26-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01900714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer une boutique des sciences au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Hounwanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djossè Roméo Tessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-924661-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01502564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer des amateurs et amatrices à la création? Essai de cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-247, 2017, 978-2-924661-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01489018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2017, 978-2-924661-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01489015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse juridique des sciences expérimentales au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Encinas de Munagorri; Stéphanie Hennette-Vauchez; Carlos Miguel Herrera; OIivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse juridique de (x). Le droit parmi les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.31-58, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Bodily Injuries Calculable: Expertise and Compensation in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uçakhan Güleç; Necdet Basa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeni Gelişmeler Işığında bedensel zararlarin tazmini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Türkiye Barolar Birliği Yayınları, pp.307-318, 2016, 978-605-9050-65-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Encinas de Munagorri; Stéphanie Hennette-Vauchez; Carlos Miguel Herrera; OIivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse juridique de (x). Le droit parmi les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.7-30, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedensel zararlarin hesaplanabilirliği: fransiz hukukunda uzmanlik ve tazminat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uçakhan Güleç; Necdet Basa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeni Gelişmeler Işığında bedensel zararlarin tazmini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Türkiye Barolar Birliği Yayınları, pp.293-305, 2016, 978-605-9050-65-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la fabrique d'un consensus intergouvernemental sur l'évolution du climat : l'expertise du GIEC entre légitimité et validité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bréchignac; Gabriel de Broglie; Mireille Delmas-Marty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’environnement et ses métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.143-152, 2015, 9782705691301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Delmas-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Marty; Antoine Jeammaud; Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et humanisme. Autour de Jean Papon, juriste forézien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Classiques Garnier, pp.9-11, 2015, 978-2-8124-3599-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'égalité : des barèmes entre individualisation et standardisation des décisions. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sayn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit mis en barèmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.117-120, 2014, Thèmes et commentaires. Actes, 978-2-247-13463-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalité des personnes et modes de preuve. À propos des usages du raisonnement statistique dans la preuve des discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Borenfreund, Isabelle Vacarie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit social, l'égalité et les discriminations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.77-94, 2013, Thèmes et commentaires, 978-2-247-12523-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit et la science en action, textes de Sheila Jasanoff traduits de l'anglais (États-Unis) et présentés par O. Leclerc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.5-27, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque émergent au risque chimique : trajectoires et déplacements de l'expertise sur les nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lacour; S. Desmoulin-Canselier; N. Hervé-Fournereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux. Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.89-110, 2012, 9782804450090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction entre 'la preuve en droit' et la 'preuve en science' est-elle pertinente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Truilhé-Marengo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preuve scientifique, preuve juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.55-77, 2012, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les systèmes de relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc et Antoine Lyon-Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essor du vote dans les relations professionnelles. Actualités françaises et expériences européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.91-103, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une médecine &amp;quot;responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vacarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Litec-LexisNexis, pp.509-522, 2011, Colloque &amp; Débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilirkişiliğe İlişkin Reformlar. Sınırlı Gelişmeler ve Kaçırılan Fırsatlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prof.Dr. Bilge UMAR'a Armağan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dokuz Eylül Üniversitesi, Hukuk Fakültesi Dergisi, p. 309-324, 2010, ISSN : 1303-6963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la théorie juridique à la délimitation de l'expertise : réflexions sur le lien de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Bérard et Renaud Crespin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-210, 2010, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.9947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du droit et expertise : conclusion prospective sur les apports de l'analyse juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Encinas de Munagorri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et gouvernance du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.199-229, 2009, Droit et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indépendance de l'expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Favro (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expertise : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier/Tec&amp;Doc, pp.167-180, 2009, Sciences du risque et du danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles de production des énoncés au sein du Groupe d'experts intergouvernemental sur l'évolution du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Encinas de Munagorri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et gouvernance du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.59-92, 2009, Droit et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du salarié lanceur d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des combats juridiques. Pensées et témoignages de juristes engagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.287-298, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Expertise and Judicial Decision Making: Comparative Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Ferrer Beltrán and S. Pozzolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Politics, and Morality: European Perspectives III. Ethics and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker und Humblot, pp.15-26, 2007, Schriften zur Rechtstheorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la libéralisation des échanges sur le droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Lyon-Caen; Adalberto Perulli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberalizzazione degli scambi, integrazione dei mercati e diritto del lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, CEDAM, pp.227-234, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des recherches en droit social de l’IRERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve dans les contentieux du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire Dalloz Droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance, engagement, intérêts et positionnement axiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide décolonisé et pluriversel de formation à la recherche en sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://scienceetbiencommun.pressbooks.pub/projetthese/chapter/connaissance-interets-et-neutralite-axiologique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceur d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.196-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique de la sécurité alimentaire dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.326-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une recherche en droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Aubry de Maromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive, Université d’été sur l’utilisation des méthodes empiriques dans une recherche en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Grenoble Alpes, Jul 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialisme juridique et actes de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux d’Antoine Jeammaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Etienne, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5184702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise de justice en Europe : état des lieux, perspectives et recommandations. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expertise de justice en Europe : état des lieux, perspectives et recommandations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Versailles, France. pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS AVIS n°2025-47 « Manipuler les virus, manipuler le climat ? Comment juger de ce qui est responsable en recherche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Ethique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS COMETS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion 2025-47 - Virus manipulation, geoengineering... How can the ‘responsible’ aspect of research be assessed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS COMETS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS Avis 2023-44 - Entre liberté et responsabilité : l’engagement public des chercheurs et chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilyardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COMETS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS Opinion 2023-44 - Freedom and responsibility: Academic researchers’ public advocacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilyardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-44, COMETS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS Opinion 2022-43 - Integrating environmental issues into the conduct of research - An ethical responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Ethique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilyardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS COMETS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du COMETS n° 2022-43 : « Intégrer les enjeux environnementaux à la conduite de la recherche – Une responsabilité éthique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Ethique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avis 2022-43, Comité d'éthique du CNRS - COMETS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting on research misconduct: lessons from whistleblowing legislation – and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les manquements à l’intégrité scientifique sont-ils sanctionnés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerter sur les manquements à l’intégrité scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Olivier Leclerc </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche au CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">olivier-leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5148-7603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087500361</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">69212634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déontologie de la recherche et intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, pp.246, 2024, Droit &amp; Déontologie, 978-2-13-083766-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2e édition mise à jour et augmentée, pp.XXVIII-789, 2022, Thémis. Droit, 978-2-13-082523-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03759192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jalon vers une « science de la preuve »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John H. Wigmore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 19, 95 p., 2019, Tiré à part, 978-2-247-18795-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Leclerc (dir.). </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265, 2017, 978-2-924661-21-5. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.268930⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01456387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protéger les lanceurs d'alerte. La démocratie technique à l'épreuve de la loi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.106, 2017, 978-2-275-04724-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01465263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse juridique de (x)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.141, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.729, 2015, Thémis Droit, 978-2-13-060714-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01211463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit et humanisme. Autour de Jean Papon, juriste forézien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Delmas-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Delmas-Marty; A. Jeammaud; O. Leclerc (dir.). </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.276, 2015, Esprit des Lois, Esprit des lettres, 978-2-8124-3599-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la science en action, Textes de Sheila Jasanoff traduits de l'anglais (Etats-Unis) et présentés par Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Jasanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, pp.210, 2013, Rivages du droit, 978-2-247-12586-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00811486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor du vote dans les relations professionnelles. Actualités françaises et expériences européennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lyon-Caen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc; Antoine Lyon-Caen. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalloz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.220, 2011, Thèmes et commentaires, 978-2-247-08937-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et l'expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.464, 2005, Bibliothèque de droit privé, 2-275-02685-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’accès aux sources et aux résultats de la recherche sur le droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boucobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 4, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04898863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail de la preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, pp.7-105, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve face au travail mondialisé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Lhomond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.125-143, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les objets et les pratiques scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, pp.11-163, 2016, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.517⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01410322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dépendance économique en droit du travail : éclairages en droit français et en droit comparé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2 et 3, pp.83 et 149, 2010, Revue de droit du travail</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00482469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (88)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les trajectoires de la preuve », Mathieu Aguilera, Cécile Boëx, Milena Jakšić et Stefan Le Courant (coord.) – Tracés. Revue de sciences humaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit &amp; société : théorie et sciences sociales du droit. [Carnet hypotheses.org]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05519145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petites sources de l’intégrité scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des droits de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 29, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15qfi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science Behind Closed Doors: On the Protection of the National Scientific Capability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Innovation and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 18 (2), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31219/osf.io/zhxjf_v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05160054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 21, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15tph⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05325555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos. La recherche sur le droit au miroir de ses sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Boucobza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carvais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Charlotte Martineau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amplitude du droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56078/amplitude-droit.745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proving research misconduct</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/reseval/rvaf004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From research misconduct to disciplinary sanction: an empirical examination of French higher education case law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 21 (1), pp.34-55. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470161241240241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04489376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité scientifique à contre-pied : leçons d’outre-Atlantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.1984-1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05319965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whistleblowing legislation and reporting on research misconduct: A case for mutual learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accountability in Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08989621.2023.2240705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">33 ans de contentieux devant le CNESER disciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.61-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.311-329. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13wff⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One Size Fits All? Handling Public Health and Environmental Risks in French Whistleblowing Legislation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Risk Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (2), pp.403-415. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/err.2023.14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing on the shoulders of giants with feet of clay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metascience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (2), pp.249-252. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11016-023-00861-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04061226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overarmed or underdressed? Whistleblowers between anti-discrimination law and freedom of expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Discrimination and the Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (3), pp.265-282. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13582291231154161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17, pp.109-134. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.7986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three institutional pathways to envision the future of the IPCC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichiro Asayama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kari de Pryck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cointe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Edwards</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.877-880. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41558-023-01780-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que l'alerte fait aux frontières de l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.281-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03681069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning a graphical method of evidential reasoning into an operational tool for judges? Empirical evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Evidence and Proof</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (2), pp.136-156. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/13657127221076172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15, pp.241-261. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.6883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enquête consécutive à une alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 883, pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03657350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire preuve : pour une analyse pragmatique de l'activité probatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent-Arnaud Chappe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Juston Morival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.7-20. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.110.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03648300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : V. Genin, Le laboratoire belge du droit international. Une communauté épistémique et internationale de juristes (1869-1914), Bruxelles, Académie Royale de Belgique, 2018, 218 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.273-277. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rhsh.6729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La preuve face au travail mondialisé. Introduction du dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.125-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03146974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Critical Method for the Evaluation of Evidence: François Gorphe’s (1889-1959) Contribution to a Science of Proof à la française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaestio facti. International Journal on Evidential Legal Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.29-52. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33115/udg_bib/qf.i2.22389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03108463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-B. Caire (dir.), Les présomptions. Les artifices du droit (III), Centre Michel de l'Hospital/université Clermont Auvergne/ LGDJ, 2020, 193 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03156869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.217-235. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.4242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03435928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la preuve à l’assaut de la vie privée des salariés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 868, pp.733-740. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drou.868.0793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuves scientifiques et technologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.209-226. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.2963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02993816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie au service du travail décent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02433704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de raisonnements probatoires des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Vergès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4, pp.689-704. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cdlj.2004.0689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03061325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit à la preuve et la recherche de la vérité dans les litiges du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.655-658</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03018644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que l’analyse juridique de (x) ? Pour une explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Muñagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 103, pp.609-628. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drs1.103.0609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02408887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisonnements probatoires des juges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Hebdo - édition Professions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 297, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02399432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inférences dans les raisonnements probatoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et philosophie : annuaire de l'Institut Michel Villey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.109-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02367555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chevreau, F. Audren et R. Verdier (dir.), &amp;quot;Henri Lévy-Bruhl, juriste sociologue&amp;quot;, Paris, Mare & Martin, 2018, 349 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02395204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le licenciement sans cause réelle et sérieuse en Espagne : indemnités, pouvoir du juge et droit international du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Miguel Sánchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5, pp.352-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02153033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How can decentralisation of collective bargaining be achieved ? A typology of legal incentives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of comparative labour relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99, pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01636818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une expertise judiciaire de qualité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">المجلة الجزائرية للقانون والعدالة / Revue algérienne Droit et Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01656866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goutelas, espace civique et culturel en milieu rural</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Mioche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°49 (1), pp.33. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lobs.049.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mutations du motif économique de licenciement. Éclairages sur la réforme du droit français à partir du droit espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, pp.398-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01336373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : B. Hervouët (dir.), L'évolution des modes de preuve, Limoges : PULIM, 2013, coll. Cahiers de l'Institut d'anthropologique juridique, 208 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01141936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner par les incitations. La diffusion d’une logique incitative dans le droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2, pp.171-185. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.hs1.0171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redistribuição e dispositivos incitativos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Confluências : Revista Interdisciplinar de Sociologia e Direito</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.80-94. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/conflu16i2.p389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which securities for workers in times of crisis ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European labour law journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (3-4), pp.410-416. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/201395251400500314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01089602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.287-299. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action en justice et mesures de rétorsion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurène Gratton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.321-329</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00996565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fondements textuels des obligations d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Peckels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 114, pp.4-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01025710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques et normes : jalons pour une rencontre interdisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.37-44. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01085319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'État licencie pour motif économique. Radioscopie d'une cure d'amaigrissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7-8, pp.505-512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00846478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negociación y conflicto colectivo en Francia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arxius de Sociologia (1997-1999)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28, pp.21-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abécédaire comparé de l'Accord national interprofessionnel du 11 janvier 2013. Vers un lexique commun des réformateurs en Europe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.204-211</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00803160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Acuerdo Nacional Interprofesional de 11 de enero de 2013: análisis de un modelo de flexiseguridad a la francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Relaciones laborales : Revista crítica de teoría y práctica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00864371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Où va le droit spécial de la grève ? Observations sur la loi du 19 mars 2012 relative aux entreprises de transport aérien de passagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10, pp.570-573</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provoquer le droit de l'expertise pour le faire advenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 100, pp.78-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se réformer pour mieux s'adapter ? Le droit du travail espagnol face à la crise économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoracion Guamán Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Droit ouvrier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 763, pp.116-123. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/drou.763.0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00666994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : &amp;quot; Joaquín García Murcia, Maria Antonia Castro Argüelles (directores), Iván Antonio Rodríguez Cardo (documentación), &amp;quot;Legislación histórica sobre huelga y conflicto colectivo de trabajo&amp;quot;, Editorial Aranzadi, 2011, 690 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.63-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00667002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2010-décembre 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Dockès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 18, pp.1246-1257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture : &amp;quot; R. Verkerk, Fact-Finding in Civil Litigation. A Comparative Perspective, Intersentia Publ., &amp;quot; Ius Commune: European and Comparative Law Series &amp;quot;, vol. 85, 2010, 441 p. &amp;quot;, in Revue trimestrielle de droit européen, vol. 47, n° 2, 2011, p. XXV.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDEur. Revue trimestrielle de droit européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (2), pp.XXV-XXVII</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2009-décembre 2009)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Camaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, pp.672-681</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu de lecture : Th. Berns, Gouverner sans gouverner. Une archéologie politique de la statistique, Paris, PUF, coll. « Travaux pratiques », 2009, 161 p. », Cahiers Droit, Sciences et Technologies, n° 3, 2010, p. 423.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu de lecture : H. Collins and R. Evans, Rethinking Expertise, Chicago, The University of Chicago Press, 2007, 145 p. », Cahiers Droit, Sciences et Technologies, n° 3, 2010, p. 424.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.424</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00519710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert-comptable désigné dans le cadre de la procédure d'alerte économique: l'étendue de sa mission, obs. sous Cass. Soc., 29 sept. 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00450028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2008-décembre 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Porta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 9, pp.590-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La grève des salariés sans papiers : aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.177-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00417487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la mise en œuvre de la loi du 21 août 2007 : la procédure de prévention des conflits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la mise en œuvre de la loi du 21 août 2007 : détermination des dessertes prioritaires et adoption du plan de transport adapté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7-8, pp.470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouvelles frontières du travail indépendant. A propos du Statut du travail autonome espagnol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Valdés Dal-Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.296-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actualité de la mise en œuvre de la loi du 21 août 2007 : adoption du plan de prévisibilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 9, pp.542-544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'encadrement législatif de l'exercice du droit de grève. Observations à partir de la loi du 20 août 2008 instituant un droit d'accueil pour les élèves des écoles pendant le temps scolaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00339044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2007-décembre 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.442-450</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Compte-rendu de lecture : L. Boltanski, É. Claverie, N. Offenstadt, S. Van Damme (dir.), Affaires, scandales et grandes causes. De Socrate à Pinochet, Paris, Seuil, 2007, 458 p. », Cahiers Droit, Sciences et Technologies, n° 1, 2008, p. 271.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.271-273</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expert dans le procès aux Etats-Unis : si loin, si proche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mensuel de l'Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comités d'entreprise dispensés de déclarer à la CNIL les traitements de données à caractère personnel mis en œuvre pour la gestion des activités sociales et culturelles, obs. sous CNIL, délib. n° 2006-230 du 17 oct. 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2, pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail (septembre 2006-décembre 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Wolmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lokiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10, pp.686-694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit de grève dans les services publics de transport : regards sur la loi du 21 août 2007 (A propos de la médiation et de la consultation des salariés sur la poursuite de la grève)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11, pp.667</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève en vue du paiement des heures supplémentaires : l'indemnisation des pertes de salaire est-elle disponible ?, obs. sous Cass., Soc., 3 mai 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9, pp.538</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile du syndicat : une manifestation d'exploitants agricoles n'est pas un défilé de majorettes !, obs. sous Cass., Civ. 2e, 26 oct. 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 4, pp.258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réintégration du salarié gréviste à la suite d'un licenciement nul : quelle indemnisation ?, obs. sous Cass., Soc., 2 fév. 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 1, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève politique : le préavis ne lie pas le juge, obs. sous CA Aix-en-Provence, 1e ch. C, 21 mars 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 3, pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Borenfreund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lokiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Peskine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.410-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grève dans les transports publics : l'effectivité de la continuité du service public n'impose pas l'instauration d'un service minimum, obs. sous CE, 8 mars 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réformes du droit de l'expertise : avancées partielles et occasions manquées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experts - Revue de l'expertise judiciaire, publique et privée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 71, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité d'assurer la continuité des vols ne fait pas obstacle à la grève d'un commandant de bord à l'escale, obs. sous Cass., Ass. plén., 23 juin 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrat de travail des seniors à l'épreuve du droit communautaire, note sous CJCE, 22 nov. 2005, Mangold c/ Helm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit d'alerte des délégués du personnel, obs. sous Cass., Soc., 28 mars 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00692374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le contrat de travail des seniors à l'épreuve du droit communautaire », note sous CJCE, 22 nov. 2005, Mangold c/ Helm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.557</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00350419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la validité des clauses de confidentialité en droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.173-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan de sauvegarde de l’emploi et violation d’un engagement sur l’emploi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, pp.389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01094929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une normalisation du contentieux disciplinaire des universitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Jacquemet-Gauché; Fabrice Melleray; Christophe Testard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’enseignement supérieur au prisme des contentieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.297-313, 2026, Thèmes &amp; Commentaires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incentivising Collective Bargaining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Berthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvaine Laulom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collective Bargaining Developments in Times of Crisis, 2d ed.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 99, Wolters Kluwer, 2025, Bulletin of Comparative Labour Relations, 978-94-035-0628-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés : Pensée naïve et pensée scientifique se valent-elles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Nicey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Pennuto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jimmy Bordarie; Audrey Damiens. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le monde d’après, c’est maintenant ? La société à l’ère de la syndémie de COVID-19</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.353-370, 2024, 9782753596535</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilitarianism and the Law of Evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Tusseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Law and Utilitarianism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, pp.152-169, 2024, Research Handbooks in Legal Theory series, 978-1-78990-171-9. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781789901726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quelles conditions un régime unifié de signalement des alertes est-il souhaitable ? Réflexions à partir de l’alerte sanitaire et environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gwenola Bargain; Christina Koumpli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir de la protection des lanceurs d'alerte dans l'Union européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.129-146, 2023, 978-2-84934-707-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04263343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alerte des scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cheminer avec Mireille Delmas-Marty. Mélanges ouverts en l’honneur de Mireille Delmas-Marty</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare et Martin, pp.409-416, 2022, 978-2-84934-664-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kari de Pryck; Mike Hulme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Critical Assessment of the Intergovernmental Panel on Climate Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-26, 2022, 978-1-316-51427-6. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/9781009082099.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can There Be a Science of Proof? A Cross-Atlantic Dialogue (1898-1947)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verena Klappstein; Maciej Dybowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory of Legal Evidence. Evidence in Legal Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 138, Springer, pp.15-36, 2021, Law and Philosophy Library, 978-3-030-83841-6. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-83841-6_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalons prospectifs sur l’exigence de reproductibilité dans la recherche juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Deumier; Olivier Gout; David Hiez; Ingrid Maria; André Prüm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l’honneur de Pascal Ancel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.175-186, 2021, 978-2-8079-2476-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03191277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Provincialiser les savoirs juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne-Sophie Chambost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approches culturelles des savoirs juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.27-46, 2020, 978-2275074849</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02885818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une justice fondée sur les preuves : l'appréciation de la qualité de l'expertise par le juge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claude Racinet; Charles Catteau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La qualité de l'expertise médicale en question. Exemples en périnatalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sauramps Editions, pp.155-159, 2019, 9791030302011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02087973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteeing the Independence and Technical Suitability of the Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prueba en le proceso / Evidence in the Process</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atelier Libros, pp.447-469, 2018, 978-84-17466-26-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01900714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strikes in Essential Services - France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvaine Laulom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Moti (Mordehai) Mironi; Monika Schlachter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regulating Strikes in Essential Services. A Comparative 'Law in Action' Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wolters Kluwer, pp.145-180, 2018, 978-90-411-8997-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01935667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problèmes de preuve posés par le dumping social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Jeammaud; Martine Le Friand; Pascal Lokiec; Cyril Wolmark. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À droit ouvert. Mélanges en l'honneur d'Antoine Lyon-Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.277-301, 2018, Études, mélanges, travaux, 978-2-247-13972-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01927649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-17, 2017, 978-2-924661-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01489015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer une boutique des sciences au Bénin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Hounwanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djossè Roméo Tessy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 978-2-924661-18-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01502564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associer des amateurs et amatrices à la création? Essai de cartographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savants, artistes, citoyens : tous créateurs ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Science et bien commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.241-247, 2017, 978-2-924661-17-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01489018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedensel zararlarin hesaplanabilirliği: fransiz hukukunda uzmanlik ve tazminat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uçakhan Güleç; Necdet Basa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeni Gelişmeler Işığında bedensel zararlarin tazmini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Türkiye Barolar Birliği Yayınları, pp.293-305, 2016, 978-605-9050-65-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse juridique des sciences expérimentales au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Encinas de Munagorri; Stéphanie Hennette-Vauchez; Carlos Miguel Herrera; OIivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse juridique de (x). Le droit parmi les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.31-58, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making Bodily Injuries Calculable: Expertise and Compensation in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Uçakhan Güleç; Necdet Basa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Yeni Gelişmeler Işığında bedensel zararlarin tazmini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Türkiye Barolar Birliği Yayınları, pp.307-318, 2016, 978-605-9050-65-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01263030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Hennette-Vauchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Miguel Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rafael Encinas de Munagorri; Stéphanie Hennette-Vauchez; Carlos Miguel Herrera; OIivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'analyse juridique de (x). Le droit parmi les sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.7-30, 2016, Nomos &amp; Normes, 978-2-84174-757-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01378932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans la fabrique d'un consensus intergouvernemental sur l'évolution du climat : l'expertise du GIEC entre légitimité et validité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Bréchignac; Gabriel de Broglie; Mireille Delmas-Marty. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’environnement et ses métamorphoses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.143-152, 2015, 9782705691301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Delmas-Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jeammaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Delmas-Marty; Antoine Jeammaud; Olivier Leclerc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et humanisme. Autour de Jean Papon, juriste forézien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Classiques Garnier, pp.9-11, 2015, 978-2-8124-3599-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01187317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions d'égalité : des barèmes entre individualisation et standardisation des décisions. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Sayn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit mis en barèmes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.117-120, 2014, Thèmes et commentaires. Actes, 978-2-247-13463-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00960358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit et la science en action, textes de Sheila Jasanoff traduits de l'anglais (États-Unis) et présentés par O. Leclerc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.5-27, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00911160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Égalité des personnes et modes de preuve. À propos des usages du raisonnement statistique dans la preuve des discriminations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Borenfreund, Isabelle Vacarie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit social, l'égalité et les discriminations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.77-94, 2013, Thèmes et commentaires, 978-2-247-12523-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La distinction entre 'la preuve en droit' et la 'preuve en science' est-elle pertinente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Truilhé-Marengo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preuve scientifique, preuve juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.55-77, 2012, Droit des technologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00656191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du risque émergent au risque chimique : trajectoires et déplacements de l'expertise sur les nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Jouzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hervé-Fournereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lacour; S. Desmoulin-Canselier; N. Hervé-Fournereau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l'innovation à l'utilisation des nanomatériaux. Le cadre normatif des nanotubes de carbone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Larcier, pp.89-110, 2012, 9782804450090</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une médecine &amp;quot;responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vacarie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Ginon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Sachs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit, sciences et techniques : quelles responsabilités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Litec-LexisNexis, pp.509-522, 2011, Colloque &amp; Débats</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00625581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparer les systèmes de relations professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivier Leclerc et Antoine Lyon-Caen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'essor du vote dans les relations professionnelles. Actualités françaises et expériences européennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.91-103, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilirkişiliğe İlişkin Reformlar. Sınırlı Gelişmeler ve Kaçırılan Fırsatlar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prof.Dr. Bilge UMAR'a Armağan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dokuz Eylül Üniversitesi, Hukuk Fakültesi Dergisi, p. 309-324, 2010, ISSN : 1303-6963</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00933196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les apports de la théorie juridique à la délimitation de l'expertise : réflexions sur le lien de droit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yann Bérard et Renaud Crespin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aux frontières de l'expertise. Dialogues entre savoirs et pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.197-210, 2010, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.9947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00538472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indépendance de l'expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Favro (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expertise : enjeux et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier/Tec&amp;Doc, pp.167-180, 2009, Sciences du risque et du danger</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorie du droit et expertise : conclusion prospective sur les apports de l'analyse juridique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Encinas de Munagorri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et gouvernance du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.199-229, 2009, Droit et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les règles de production des énoncés au sein du Groupe d'experts intergouvernemental sur l'évolution du climat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Encinas de Munagorri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expertise et gouvernance du changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.59-92, 2009, Droit et société</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00379850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific Expertise and Judicial Decision Making: Comparative Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Ferrer Beltrán and S. Pozzolo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Law, Politics, and Morality: European Perspectives III. Ethics and Social Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Duncker und Humblot, pp.15-26, 2007, Schriften zur Rechtstheorie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protection du salarié lanceur d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au cœur des combats juridiques. Pensées et témoignages de juristes engagés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.287-298, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00337667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de la libéralisation des échanges sur le droit du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Antoine Lyon-Caen; Adalberto Perulli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liberalizzazione degli scambi, integrazione dei mercati e diritto del lavoro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 18, CEDAM, pp.227-234, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01095103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des recherches en droit social de l’IRERP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve dans les contentieux du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répertoire Dalloz Droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03608652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance, engagement, intérêts et positionnement axiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide décolonisé et pluriversel de formation à la recherche en sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://scienceetbiencommun.pressbooks.pub/projetthese/chapter/connaissance-interets-et-neutralite-axiologique/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04243725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit de l'expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.114-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lanceur d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique de l'expertise : santé, travail, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.196-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique et interdisciplinaire de la participation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Encinas de Munagorri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire juridique de la sécurité alimentaire dans le monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.326-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’une recherche en droit ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Aubry de Maromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Audren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence introductive, Université d’été sur l’utilisation des méthodes empiriques dans une recherche en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université Grenoble Alpes, Jul 2025, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matérialisme juridique et actes de langage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour des travaux d’Antoine Jeammaud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Saint-Etienne, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.5184702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03319282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expertise de justice en Europe : état des lieux, perspectives et recommandations. Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'expertise de justice en Europe : état des lieux, perspectives et recommandations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Versailles, France. pp.210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00423345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion 2025-47 - Virus manipulation, geoengineering... How can the ‘responsible’ aspect of research be assessed?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS COMETS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05341192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS AVIS n°2025-47 « Manipuler les virus, manipuler le climat ? Comment juger de ce qui est responsable en recherche ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Ethique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS COMETS. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS Avis 2023-44 - Entre liberté et responsabilité : l’engagement public des chercheurs et chercheuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilyardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">COMETS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS Opinion 2023-44 - Freedom and responsibility: Academic researchers’ public advocacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Courtier-Orgogozo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Girel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilyardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Horn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023-44, COMETS. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMETS Opinion 2022-43 - Integrating environmental issues into the conduct of research - An ethical responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Ethique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Guilyardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS COMETS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis du COMETS n° 2022-43 : « Intégrer les enjeux environnementaux à la conduite de la recherche – Une responsabilité éthique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comité Ethique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Bustarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Carayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Avis 2022-43, Comité d'éthique du CNRS - COMETS. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03907937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reporting on research misconduct: lessons from whistleblowing legislation – and back again</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04151638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les manquements à l’intégrité scientifique sont-ils sanctionnés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Klausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05409984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alerter sur les manquements à l’intégrité scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Dury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId287"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44F2231F"/>
+    <w:nsid w:val="C2148D07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5148-7603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087500361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69212634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_de_la_preuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Wigmore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/ouvrages-universitaires/approfondir/tire-a-part/un-jalon-vers-une-science-de-la-preuve.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465263v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/proteger-les-lanceurs-d-alerte-9782275047249.html" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456387v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionscienceetbiencommun.org/?p=400" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.268930" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Herrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lanalyse-juridique-de-x/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeammaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?page=shop.product_details&amp;amp;category_id=66&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2001&amp;amp;option=com_virtuemart&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Jasanoff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lyon-Caen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/l-essor-du-vote-dans-les-relations-professionnelles.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-juge-et-l-expert-9782275026855.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Martineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lhomond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.517" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160054v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/zhxjf_v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514540v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klausser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qfi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15tph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924861v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvaf004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489376v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470161241240241" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926375v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.745" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989621.2023.2240705" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/err.2023.14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198718v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Asayama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari de Pryck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Beck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edwards" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01780-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952850v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13582291231154161" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.7986" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061226v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00861-w" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860992v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6883" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560219v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13657127221076172" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648300v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681069v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146974v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108463v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33115/udg_bib/qf.i2.22389" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4242" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464027v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6729" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03061325v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2004.0689" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2963" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018644v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094743v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.868.0793" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.103.0609" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367555v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoracion Guam&#225;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480260v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Mioche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.049.0033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656866v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636818v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228816v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0171" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141936v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/201395251400500314" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085322v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.354" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996565v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gratton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025710v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peckels" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.298" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116308v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/conflu16i2.p389" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667002v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Munagorri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.763.0116" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745567v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Borenfreund" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Peskine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Camaji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337909v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337690v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vald&#233;s Dal-R&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337914v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337418v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337421v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094907v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lokiec" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692367v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337915v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692366v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692369v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094914v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692370v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337415v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692374v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692377v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094929v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464377v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734477v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pennuto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789901726" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817690v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/mx/academic/subjects/earth-and-environmental-science/environmental-policy-economics-and-law/critical-assessment-intergovernmental-panel-climate-change?format=HB" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009082099.005" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792351v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511640v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83841-6_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087973v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927649v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935667v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900714v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01502564v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Hounwanou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoss&#232; Rom&#233;o Tessy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489018v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378933v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263030v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378932v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263034v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227851v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790105v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911160v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685143v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656191v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563194v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625581v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vacarie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Allouache" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933196v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9947" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379852v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379850v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337667v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337694v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095103v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888071v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608652v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243725v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885829v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885824v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885802v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885818v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Aubry de Maromont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319282v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5184702" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Ethique" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claeys" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341192v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jacquier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897202v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carayol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907937v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151638v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409984v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410048v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-leclerc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5148-7603" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087500361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69212634" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclerc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759192v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Droit_de_la_preuve" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John H. Wigmore" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-dalloz.fr/ouvrages-universitaires/approfondir/tire-a-part/un-jalon-vers-une-science-de-la-preuve.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01456387v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionscienceetbiencommun.org/?p=400" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.268930" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01465263v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/proteger-les-lanceurs-d-alerte-9782275047249.html" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378790v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Mu&#241;agorri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hennette-Vauchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Miguel Herrera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr/lanalyse-juridique-de-x/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01211463v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delmas-Marty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jeammaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?page=shop.product_details&amp;amp;category_id=66&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2001&amp;amp;option=com_virtuemart&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Jasanoff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563199v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lyon-Caen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-dalloz.fr/l-essor-du-vote-dans-les-relations-professionnelles.html" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337976v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/le-juge-et-l-expert-9782275026855.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04898863v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boucobza" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carvais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Martineau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647742v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent-Arnaud Chappe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juston Morival" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lhomond" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01410322v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lacour" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dumoulin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.517" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00482469v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514540v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Klausser" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qfi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160054v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31219/osf.io/zhxjf_v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15tph" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926375v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/amplitude-droit.745" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924861v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/reseval/rvaf004" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489376v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470161241240241" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05319965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08989621.2023.2240705" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990334v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830336v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087993v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/err.2023.14" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061226v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11016-023-00861-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13582291231154161" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.7986" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198718v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichiro Asayama" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari de Pryck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Beck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cointe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Edwards" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41558-023-01780-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681069v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13657127221076172" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860992v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.6883" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03657350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648300v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.110.0007" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464027v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.6729" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03146974v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03108463v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33115/udg_bib/qf.i2.22389" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03156869v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03435928v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Verg&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.4242" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094743v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.868.0793" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993816v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.2963" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02433704v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03061325v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.2004.0689" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03018644v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02408887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.103.0609" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399432v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02367555v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02395204v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02153033v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoracion Guam&#225;n Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel S&#225;nchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01636818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Berthier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01656866v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480260v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Mioche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.049.0033" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01336373v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141936v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228816v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Sachs" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.hs1.0171" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116308v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/conflu16i2.p389" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089602v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/201395251400500314" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.354" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00996565v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Gratton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01025710v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Peckels" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01085319v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.298" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00846478v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872222v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00803160v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00864371v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745567v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675809v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Encinas de Munagorri" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666994v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drou.763.0116" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667002v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094925v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Borenfreund" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dock&#232;s" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Peskine" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Porta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625083v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094923v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Camaji" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00519710v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00450028v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094921v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Wolmark" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00417487v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337914v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337911v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337690v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Vald&#233;s Dal-R&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337909v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00339044v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094917v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiomard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337421v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337418v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692367v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094907v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lokiec" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337915v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692365v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692366v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692372v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094914v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692370v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337415v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692369v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692379v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00692374v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350419v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337692v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094929v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464377v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834727v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734477v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nicey" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pennuto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789901726" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263343v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792351v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817690v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/mx/academic/subjects/earth-and-environmental-science/environmental-policy-economics-and-law/critical-assessment-intergovernmental-panel-climate-change?format=HB" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/9781009082099.005" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511640v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83841-6_2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02885818v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02087973v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01900714v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01935667v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Laulom" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01927649v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489015v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01502564v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Hounwanou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoss&#232; Rom&#233;o Tessy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01489018v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263034v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378933v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01263030v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01378932v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227851v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01187317v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00960358v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911160v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790105v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656191v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685143v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jouzel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bernard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Herv&#233;-Fournereau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00625581v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vacarie" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Allouache" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Ginon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563194v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00933196v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00538472v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.9947" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397317v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379852v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00379850v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337694v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00337667v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01095103v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888071v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608652v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243725v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885824v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885829v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885818v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885802v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269874v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Aubry de Maromont" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Audren" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03319282v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.5184702" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423345v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341192v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Bustarret" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Claeys" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Courtier-Orgogozo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Jacquier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281270v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Comit&#233; Ethique" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364312v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Girel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Horn" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364313v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897202v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Carayol" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907937v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151638v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409984v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dury" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410048v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>