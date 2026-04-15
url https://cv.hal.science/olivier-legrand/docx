--- v0 (2026-03-21)
+++ v1 (2026-04-15)
@@ -293,291 +293,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03189023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncorrelated configurations and field uniformity in reverberation chambers stirred by reconfigurable metasurfaces</w:t>
+                <w:t xml:space="preserve">Experimental Realization of Optimal Energy Storage in Resonators Embedded in Scattering Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Gros</w:t>
+                <w:t xml:space="preserve">Philipp Hougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Lerosey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Mortessagne</w:t>
+                <w:t xml:space="preserve">Rémi Sobry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0041837⟩</w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.2000335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.202000335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03528165v1</w:t>
+                <w:t xml:space="preserve">hal-03140363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Realization of Optimal Energy Storage in Resonators Embedded in Scattering Media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uncorrelated configurations and field uniformity in reverberation chambers stirred by reconfigurable metasurfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lerosey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Hougne</w:t>
+                <w:t xml:space="preserve">F. Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Sobry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (3), pp.2000335. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (14), pp.144101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lpor.202000335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0041837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140363v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03528165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Tuning of Transport Regimes in Hyperuniform Disordered Photonic Materials</w:t>
               </w:r>
@@ -1185,295 +1185,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203418v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of reverberation chamber shapes inspired from chaotic cavities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Statistics of the electromagnetic response of a chaotic reverberation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 57, pp.3-11. </w:t>
+              <w:t xml:space="preserve">Advanced Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (2), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2014.2313355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7716/aem.v4i2.271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980455v1</w:t>
+                <w:t xml:space="preserve">hal-01225616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of the electromagnetic response of a chaotic reverberation chamber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of reverberation chamber shapes inspired from chaotic cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamardine Selemani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (2), pp.38. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.3-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7716/aem.v4i2.271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2014.2313355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225616v1</w:t>
+                <w:t xml:space="preserve">hal-00980455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Universal behaviour of a wave chaos based electromagnetic reverberation chamber</w:t>
               </w:r>
@@ -2050,1472 +2050,1472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROLLED EXCITATION OF SCAR MODES IN PASSIVE AND ACTIVE MULTIMODE CHAOTIC FIBERS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Doya</w:t>
+                <w:t xml:space="preserve">Avoided level crossing statistics in open chaotic billiards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin Tascu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+                <w:t xml:space="preserve">Barbara Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Richter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (3), pp.035204(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.035204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00431112v1</w:t>
+                <w:t xml:space="preserve">hal-00391167v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-controlled wave chaos in a chaotic optical fibre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Mortessagne</w:t>
+                <w:t xml:space="preserve">Wave chaos techniques to analyze a modeled reverberation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Orjubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/JEOS.2009.09020⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.42--53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844353v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave chaos techniques to analyze a modeled reverberation chamber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Picon</w:t>
+                <w:t xml:space="preserve">Statistics of eigenfunctions in open chaotic systems: a perturbative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.046203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.046203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.01.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00692944v1</w:t>
+                <w:t xml:space="preserve">hal-00400454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of eigenfunctions in open chaotic systems: a perturbative approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+                <w:t xml:space="preserve">Gain-controlled wave chaos in a chaotic optical fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.046203⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.9020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/JEOS.2009.09020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400454v2</w:t>
+                <w:t xml:space="preserve">hal-00844353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-controlled wave chaos in a chaotic optical fiber</w:t>
+                <w:t xml:space="preserve">CONTROLLED EXCITATION OF SCAR MODES IN PASSIVE AND ACTIVE MULTIMODE CHAOTIC FIBERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorin Tascu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Doya</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (31), pp.G163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433001v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00431112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate equivalence between guided modes in a low-contrast photonic bandgap fiber and Maxwell TM modes of a high-contrast two-dimensional photonic structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gain-controlled wave chaos in a chaotic optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Tascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Vanneste</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.09020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2009.09020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468817v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasimodes of a chaotic elastic cavity with increasing local losses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approximate equivalence between guided modes in a low-contrast photonic bandgap fiber and Maxwell TM modes of a high-contrast two-dimensional photonic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sebbah</w:t>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (6), pp.1047-1051</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00404705v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoided level crossing statistics in open chaotic billiards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasimodes of a chaotic elastic cavity with increasing local losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Xeridat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim Richter</w:t>
+                <w:t xml:space="preserve">Patrick Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (3), pp.035204(R). </w:t>
+              <w:t xml:space="preserve">, 2009, 80 (3), pp.035201(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.035204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.035201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391167v2</w:t>
+                <w:t xml:space="preserve">hal-00404705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective amplification of scars in a chaotic optical fiber</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Doya</w:t>
+                <w:t xml:space="preserve">Chaoticity of a Reverberation Chamber Assessed From the Analysis of Modal Distributions Obtained by FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Orjubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 99, pp.224101. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (4), pp.762-771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.224101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEMC.2007.908266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166015v2</w:t>
+                <w:t xml:space="preserve">hal-01441543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaoticity of a Reverberation Chamber Assessed From the Analysis of Modal Distributions Obtained by FEM</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Odile Picon</w:t>
+                <w:t xml:space="preserve">Optical Scar in a chaotic fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electromagnetic Compatibility</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 49 (4), pp.762-771. </w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 145, pp.49-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEMC.2007.908266⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2007-00147-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441543v1</w:t>
+                <w:t xml:space="preserve">hal-00120199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Scar in a chaotic fibre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Doya</w:t>
+                <w:t xml:space="preserve">Scar selection in an optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.665</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120199v2</w:t>
+                <w:t xml:space="preserve">hal-00499397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scar selection in an optical fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Doya</w:t>
+                <w:t xml:space="preserve">Selective amplification of scars in a chaotic optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.224101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.224101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499397v1</w:t>
+                <w:t xml:space="preserve">hal-00166015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Modes in a Finite-Size Open Disordered Microwave Cavity</w:t>
               </w:r>
@@ -3527,64 +3527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3625,486 +3625,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133810v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous losses and complexness of wave functions in chaotic cavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Savin</w:t>
+                <w:t xml:space="preserve">Diffractive orbits in the length spectrum of a 2D microwave cavity with a small scatterer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 76 (5), pp.774. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (4), pp.046219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10358-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.046219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089732v1</w:t>
+                <w:t xml:space="preserve">hal-00019649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive orbits in the length spectrum of a 2D microwave cavity with a small scatterer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Laurent</w:t>
+                <w:t xml:space="preserve">Inhomogeneous losses and complexness of wave functions in chaotic cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (4), pp.046219. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76 (5), pp.774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.046219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10358-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019649v2</w:t>
+                <w:t xml:space="preserve">hal-00089732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete S-matrix in a microwave cavity at room temperature</w:t>
+                <w:t xml:space="preserve">Boundary losses and spatial statistics of complex modes in a chaotic microwave cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71, pp.016205. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70, pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.016205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2005-10005-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001085v2</w:t>
+                <w:t xml:space="preserve">hal-00001098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary losses and spatial statistics of complex modes in a chaotic microwave cavity</w:t>
+                <w:t xml:space="preserve">Complete S-matrix in a microwave cavity at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 70, pp.162. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.016205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2005-10005-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.016205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001098v1</w:t>
+                <w:t xml:space="preserve">hal-00001085v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of pump power absoption along rare-earth-doped double clad optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,51 +4380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum chaos methods applied to high-frequency plate vibrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schmit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4605,51 +4605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPARENT SUPERLUMINOUS QUASI-SOLITONS IN STIMULATED BRILLOUIN BACKSCATTERING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5102,342 +5102,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance requirements revisited for the calibration of chaotic reverberation chambers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of the distribution of resonance widths in chaotic reverberation chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gros</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Metrology for Aerospace (MetroAeroSpace)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2016, Florence, Italy. pp.177 - 181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetroAeroSpace.2016.7573208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345766v1</w:t>
+                <w:t xml:space="preserve">hal-01397001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the distribution of resonance widths in chaotic reverberation chambers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">Tolerance requirements revisited for the calibration of chaotic reverberation chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Gros</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Metrology for Aerospace (MetroAeroSpace)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rennes, France. pp.359-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397001v1</w:t>
+                <w:t xml:space="preserve">hal-01345766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques universelles du champ électromagnétique dans une chambre réverbérante chaotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5746,273 +5746,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des modes par le chaos des rayons dans des fibres optiques hautement multimodes</w:t>
+                <w:t xml:space="preserve">Contrôle des modes singuliers de fibres optiques hautement multimodes à géométrie non standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Allgaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Colloque Rencontre du Non Linéaire 2014 : Dynamique et optique non linéaires, hommage à Pierre Glorieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">34 ème Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Optique, Oct 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304152v1</w:t>
+                <w:t xml:space="preserve">hal-01304143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des modes singuliers de fibres optiques hautement multimodes à géométrie non standard</w:t>
+                <w:t xml:space="preserve">Contrôle des modes par le chaos des rayons dans des fibres optiques hautement multimodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markus Allgaier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34 ème Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Optique, Oct 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">Mini-Colloque Rencontre du Non Linéaire 2014 : Dynamique et optique non linéaires, hommage à Pierre Glorieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304143v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing contribution of stochastic methods in the characterization of complex systems: reverberation chamber and urban environment</w:t>
               </w:r>
@@ -6441,51 +6441,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a reverberation chamber shape inspired from chaotic cavities</w:t>
+                <w:t xml:space="preserve">Etude d'une géométrie de chambre réverbérante inspirée par le chaos ondulatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamardine Selemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
@@ -6503,97 +6503,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADVANCED ELECTROMAGNETICS SYMPOSIUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Colloque International sur la Compatibilité Electromagnétique, CEM2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847778v1</w:t>
+                <w:t xml:space="preserve">hal-00847780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'une géométrie de chambre réverbérante inspirée par le chaos ondulatoire</w:t>
+                <w:t xml:space="preserve">Study of a reverberation chamber shape inspired from chaotic cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamardine Selemani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
@@ -6611,73 +6611,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur la Compatibilité Electromagnétique, CEM2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Rouen, France</w:t>
+              <w:t xml:space="preserve">ADVANCED ELECTROMAGNETICS SYMPOSIUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Paris, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00847780v1</w:t>
+                <w:t xml:space="preserve">hal-00847778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic Wave Scattering in Open Systems - from elastic waves to reverberation chambers</w:t>
               </w:r>
@@ -7004,51 +7004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude experimentale de l'absorption de la pompe dans les fibres optiques amplificatrices à double gaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7129,51 +7129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic optical fibre for power amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7831,51 +7831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189023v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528165v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Gros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerosey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortessagne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041837" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hougne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sobry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000335" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scheffold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.127402" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Savin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.010201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Savin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Richter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032221" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Selemani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2617322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203418v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.032108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980455v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2313355" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225616v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v4i2.271" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800526v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.09.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.224101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201200101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tascu Sorin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.047201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844353v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tascu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doya" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/JEOS.2009.09020" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Orjubin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.01.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJC4V561-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400454v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.046203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vanneste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Xeridat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.035201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391167v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dietz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Richter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.035204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166015v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.224101" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441543v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.908266" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120199v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00147-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499397v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Doya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133810v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.253902" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10358-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019649v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.046219" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001085v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.016205" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10005-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sornette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995214" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leycuras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Botineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.1454" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB74EAE692ABA45EFBB05ACFE4A2D45262B8D186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oubaha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065320" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2016.7573208" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuhl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2015.7180658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2015.7297290" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Allgaier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847778v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847780v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304163v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189023v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hougne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sobry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Gros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerosey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortessagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041837" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scheffold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.127402" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Savin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.010201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Savin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Richter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032221" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Selemani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2617322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203418v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.032108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v4i2.271" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2313355" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800526v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.09.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.224101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201200101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tascu Sorin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.047201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391167v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dietz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Richter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.035204" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Orjubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.01.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJC4V561-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400454v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.046203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tascu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/JEOS.2009.09020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vanneste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Xeridat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.035201" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.908266" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120199v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00147-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Doya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166015v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.224101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133810v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.253902" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019649v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.046219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10358-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10005-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001085v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.016205" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sornette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995214" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leycuras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Botineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.1454" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB74EAE692ABA45EFBB05ACFE4A2D45262B8D186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oubaha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065320" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2016.7573208" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuhl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2015.7180658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2015.7297290" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Allgaier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304163v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>