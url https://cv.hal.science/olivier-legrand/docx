--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -2050,1043 +2050,1043 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoided level crossing statistics in open chaotic billiards</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave chaos techniques to analyze a modeled reverberation chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Dietz</w:t>
+                <w:t xml:space="preserve">Gerard Orjubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Picon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Achim Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.42--53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.035204⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00391167v2</w:t>
+                <w:t xml:space="preserve">hal-00692944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave chaos techniques to analyze a modeled reverberation chamber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gain-controlled wave chaos in a chaotic optical fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Orjubin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Legrand</w:t>
+                <w:t xml:space="preserve">S. Tascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2009.01.001⟩</w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.9020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/JEOS.2009.09020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692944v1</w:t>
+                <w:t xml:space="preserve">hal-00844353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistics of eigenfunctions in open chaotic systems: a perturbative approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Savin</w:t>
+                <w:t xml:space="preserve">CONTROLLED EXCITATION OF SCAR MODES IN PASSIVE AND ACTIVE MULTIMODE CHAOTIC FIBERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Tascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (31), pp.G163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00400454v2</w:t>
+                <w:t xml:space="preserve">hal-00431112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-controlled wave chaos in a chaotic optical fibre</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Mortessagne</w:t>
+                <w:t xml:space="preserve">Statistics of eigenfunctions in open chaotic systems: a perturbative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Savin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2971/JEOS.2009.09020⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80, pp.046203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.046203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00844353v1</w:t>
+                <w:t xml:space="preserve">hal-00400454v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTROLLED EXCITATION OF SCAR MODES IN PASSIVE AND ACTIVE MULTIMODE CHAOTIC FIBERS</w:t>
+                <w:t xml:space="preserve">Gain-controlled wave chaos in a chaotic optical fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorin Tascu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.09020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2009.09020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00431112v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00433001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gain-controlled wave chaos in a chaotic optical fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Michel</w:t>
+                <w:t xml:space="preserve">Approximate equivalence between guided modes in a low-contrast photonic bandgap fiber and Maxwell TM modes of a high-contrast two-dimensional photonic structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorin Tascu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+                <w:t xml:space="preserve">Laurent Labonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Vanneste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (6), pp.1047-1051</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00433001v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00468817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate equivalence between guided modes in a low-contrast photonic bandgap fiber and Maxwell TM modes of a high-contrast two-dimensional photonic structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasimodes of a chaotic elastic cavity with increasing local losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Xeridat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Labonté</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Vanneste</w:t>
+                <w:t xml:space="preserve">Patrick Sebbah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (3), pp.035201(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.035201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00468817v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00404705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasimodes of a chaotic elastic cavity with increasing local losses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avoided level crossing statistics in open chaotic billiards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Xeridat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Poli</w:t>
+                <w:t xml:space="preserve">Barbara Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sebbah</w:t>
+                <w:t xml:space="preserve">Achim Richter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80 (3), pp.035201(R). </w:t>
+              <w:t xml:space="preserve">, 2009, 80 (3), pp.035204(R). </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.035201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.80.035204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00404705v1</w:t>
+                <w:t xml:space="preserve">hal-00391167v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaoticity of a Reverberation Chamber Assessed From the Analysis of Modal Distributions Obtained by FEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Orjubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Richalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3270,252 +3270,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scar selection in an optical fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valerie Doya</w:t>
+                <w:t xml:space="preserve">Selective amplification of scars in a chaotic optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99, pp.224101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.224101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00499397v1</w:t>
+                <w:t xml:space="preserve">hal-00166015v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective amplification of scars in a chaotic optical fiber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scar selection in an optical fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Doya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112, pp.665</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166015v2</w:t>
+                <w:t xml:space="preserve">hal-00499397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localized Modes in a Finite-Size Open Disordered Microwave Cavity</w:t>
               </w:r>
@@ -3527,64 +3527,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Vanneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3625,486 +3625,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00133810v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffractive orbits in the length spectrum of a 2D microwave cavity with a small scatterer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Laurent</w:t>
+                <w:t xml:space="preserve">Inhomogeneous losses and complexness of wave functions in chaotic cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Savin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 74 (4), pp.046219. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76 (5), pp.774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.046219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10358-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00019649v2</w:t>
+                <w:t xml:space="preserve">hal-00089732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhomogeneous losses and complexness of wave functions in chaotic cavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Savin</w:t>
+                <w:t xml:space="preserve">Diffractive orbits in the length spectrum of a 2D microwave cavity with a small scatterer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 76 (5), pp.774. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (4), pp.046219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2006-10358-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.74.046219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00089732v1</w:t>
+                <w:t xml:space="preserve">hal-00019649v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary losses and spatial statistics of complex modes in a chaotic microwave cavity</w:t>
+                <w:t xml:space="preserve">Complete S-matrix in a microwave cavity at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 70, pp.162. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.016205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1209/epl/i2005-10005-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.016205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001098v1</w:t>
+                <w:t xml:space="preserve">hal-00001085v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete S-matrix in a microwave cavity at room temperature</w:t>
+                <w:t xml:space="preserve">Boundary losses and spatial statistics of complex modes in a chaotic microwave cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71, pp.016205. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 70, pp.162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.71.016205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/epl/i2005-10005-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00001085v2</w:t>
+                <w:t xml:space="preserve">hal-00001098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of pump power absoption along rare-earth-doped double clad optical fibres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5102,286 +5102,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02939803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of the distribution of resonance widths in chaotic reverberation chambers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Richalot</w:t>
+                <w:t xml:space="preserve">Tolerance requirements revisited for the calibration of chaotic reverberation chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Gros</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Metrology for Aerospace (MetroAeroSpace)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rennes, France. pp.359-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397001v1</w:t>
+                <w:t xml:space="preserve">hal-01345766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolerance requirements revisited for the calibration of chaotic reverberation chambers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of the distribution of resonance widths in chaotic reverberation chambers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Richalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Kuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Gros</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Besnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque et expositions internationale sur la compatibilité électromagnétique (CEM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Metrology for Aerospace (MetroAeroSpace)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2016, Florence, Italy. pp.177 - 181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetroAeroSpace.2016.7573208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345766v1</w:t>
+                <w:t xml:space="preserve">hal-01397001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistiques universelles du champ électromagnétique dans une chambre réverbérante chaotique</w:t>
               </w:r>
@@ -5746,273 +5746,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des modes singuliers de fibres optiques hautement multimodes à géométrie non standard</w:t>
+                <w:t xml:space="preserve">Contrôle des modes par le chaos des rayons dans des fibres optiques hautement multimodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markus Allgaier</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34 ème Journées Nationales d'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Optique, Oct 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">Mini-Colloque Rencontre du Non Linéaire 2014 : Dynamique et optique non linéaires, hommage à Pierre Glorieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304143v1</w:t>
+                <w:t xml:space="preserve">hal-01304152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle des modes par le chaos des rayons dans des fibres optiques hautement multimodes</w:t>
+                <w:t xml:space="preserve">Contrôle des modes singuliers de fibres optiques hautement multimodes à géométrie non standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Wilfried Blanc</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Allgaier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Mortessagne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-Colloque Rencontre du Non Linéaire 2014 : Dynamique et optique non linéaires, hommage à Pierre Glorieux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">34 ème Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Optique, Oct 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304152v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing contribution of stochastic methods in the characterization of complex systems: reverberation chamber and urban environment</w:t>
               </w:r>
@@ -7004,51 +7004,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude experimentale de l'absorption de la pompe dans les fibres optiques amplificatrices à double gaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7129,51 +7129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaotic optical fibre for power amplifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Doya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Leproux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7831,51 +7831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189023v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hougne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sobry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Gros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerosey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortessagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041837" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scheffold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.127402" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Savin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.010201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Savin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Richter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032221" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Selemani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2617322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203418v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.032108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v4i2.271" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2313355" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800526v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.09.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.224101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201200101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tascu Sorin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.047201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391167v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dietz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Richter" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.035204" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692944v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Orjubin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.01.001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJC4V561-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400454v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.046203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844353v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tascu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doya" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/JEOS.2009.09020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431112v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433001v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09020" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vanneste" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Xeridat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.035201" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.908266" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120199v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00147-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499397v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Doya" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166015v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.224101" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133810v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.253902" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019649v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.046219" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089732v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10358-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10005-7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001085v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.016205" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sornette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995214" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leycuras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Botineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.1454" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB74EAE692ABA45EFBB05ACFE4A2D45262B8D186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oubaha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065320" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397001v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2016.7573208" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345766v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuhl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2015.7180658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2015.7297290" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304143v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Allgaier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304152v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304163v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189023v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp del Hougne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mortessagne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kuhl" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0039596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140363v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hougne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sobry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202000335" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528165v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Gros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lerosey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mortessagne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Legrand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041837" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942641v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy J. Aubry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Froufe-P&#233;rez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Scheffold" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.125.127402" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940056v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Savin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.102.010201" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry V. Savin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Richter" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.032221" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393157v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamardine Selemani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Richalot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Picon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2016.2617322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203418v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.93.032108" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225616v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7716/aem.v4i2.271" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980455v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2014.2313355" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800526v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2013.09.006" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070318v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.113.224101" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745609v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201200101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684981v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tascu Sorin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Doya" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.85.047201" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511088v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Poli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692944v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Orjubin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2009.01.001" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJC4V561-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tascu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doya" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/JEOS.2009.09020" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431112v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Tascu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400454v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.046203" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2009.09020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468817v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Labont&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vanneste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404705v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Xeridat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sebbah" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.035201" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391167v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Dietz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Richter" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.035204" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441543v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEMC.2007.908266" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120199v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2007-00147-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166015v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.224101" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499397v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Doya" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133810v3" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laurent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.253902" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00089732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2006-10358-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019649v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.74.046219" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001085v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.71.016205" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001098v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2005-10005-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289512v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Leproux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pagnoux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Sornette" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995214" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247111v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1995179" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00005442v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schmit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sornette" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363621v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Picholle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Montes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leycuras" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Botineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.66.1454" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229464v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989323" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BB74EAE692ABA45EFBB05ACFE4A2D45262B8D186/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806986v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Oubaha" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMCEurope.2018.8485093" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014277v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939803v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065320" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345766v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397001v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2016.7573208" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Kuhl" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203445v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2015.7180658" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224774v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2015.7297290" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304152v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304143v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Allgaier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909752v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shermila Mostarshedi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857137v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880022v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847780v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850653v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850655v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00858527v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01289542v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290285v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050905v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304163v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847896v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>