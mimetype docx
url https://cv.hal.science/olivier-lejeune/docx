--- v0 (2026-03-21)
+++ v1 (2026-04-24)
@@ -100,420 +100,420 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le marais de Germont</w:t>
+                <w:t xml:space="preserve">Peatland-Type Sediment Filling in Valley Bottoms at the Head of Basins in a Stream Capture Context: The Example of the Bar and Petit Morin Peatland (Grand-Est, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Déroches</w:t>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horizons d'Argonne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (34), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geographies5030034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158182v1</w:t>
+                <w:t xml:space="preserve">hal-05161582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Evolution of Lowland Landslides in Temperate Environments According to Climatic Conditions Based on LiDAR Data: A Case Study from Rilly (Champagne Vineyard Region, Northeastern France)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Krauffel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Déroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Horizons d'Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 102, pp.37-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05082342v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peatland-Type Sediment Filling in Valley Bottoms at the Head of Basins in a Stream Capture Context: The Example of the Bar and Petit Morin Peatland (Grand-Est, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">Analysis of the Evolution of Lowland Landslides in Temperate Environments According to Climatic Conditions Based on LiDAR Data: A Case Study from Rilly (Champagne Vineyard Region, Northeastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Devos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Damien</w:t>
+                <w:t xml:space="preserve">Théo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (34), </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (6), pp.191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geographies5030034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences15060191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05161582v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grès de Champagne - Île-de-France, diversité des matériaux et exemples d'utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Nord. Collection Histoire (Hors série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, D. Hanquiez (dir.), Le grès dans la construction médiévale et moderne entre Seine et Meuse, de son extraction à sa mise en oeuvre, 50, pp.183-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -538,51 +538,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Structure and Reactivations of a Mass Movement: The Case Study of the Jacotines Landslide (Champagne Vineyards, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -590,51 +590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GeoHazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (2), pp.183-196. </w:t>
@@ -666,2707 +666,2716 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04100217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eglantine Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 79 (79), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2022.3305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696928v1</w:t>
+                <w:t xml:space="preserve">hal-03761294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karst of sedimentaty basins: A comparison between the Paris and Aquitaine Basins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Apport du LiDAR aéroporté sur la compréhension des facteurs d’exokarstification en contexte de bas plateau, exemple de la Montagne de Reims (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.207-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.16829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761294v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie LIDAR et cartographie semi-automatique de l'exokarst de la Montagne de Reims (Champagne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 78, pp.41-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03543184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typologie des karsts de la côte d’ile de France entre Sézanne et Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Javaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 67, pp.59-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Guerre sur la Cote d’Île-de-France, en Champagne crayeuse et en Argonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (3), pp.3-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et origine des &amp;quot;creuses&amp;quot; : approche sous SIG (exemples en Thiérache)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Roger Michel Henri Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physio-Géo - Géographie Physique et Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10, pp.135-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des remplissages alluviaux sur le fonctionnement hydrodynamique d'un marais d'entonnoir de percée cataclinale : l'exemple des marais de Saint-Gond (Marne, France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of lateral variations of geologic facies on water resources in homogeneous basins: example of tertiary plateaus in the Paris Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geodinamica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (1), pp.15 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09853111.2014.979531⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277201v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of lateral variations of geologic facies on water resources in homogeneous basins: example of tertiary plateaus in the Paris Basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Rôle des remplissages alluviaux sur le fonctionnement hydrodynamique d'un marais d'entonnoir de percée cataclinale : l'exemple des marais de Saint-Gond (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Briquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geodinamica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (4), pp.331-340</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09853111.2014.979531⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690006v1</w:t>
+                <w:t xml:space="preserve">hal-03277201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détente mécanique et dynamique de versant dans lʼEocène de lʼest du bassin de Paris, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de l’analyse hydrologique dans la connaissance du karst oxfordien de l’interfluve Meuse/Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Losson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fantômisation des calcaires lutétiens du Bassin de Paris. Apport des carrières souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (1), pp.15-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/karst.2011.2702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geomorphological constraints and exploitation techniques on stone quarry spatial organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115 (3-4), pp.268-275. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2010.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01689090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tufières du Vormy et des Fontinettes (Aisne-Marne, France) : marqueurs de la faible karstification des calcaires lutétiens de l'Est du Bassin parisien ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 54 (1), pp.37-48. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2009.2658⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Microcodium : un traceur naturel des écoulements karstiques dans les craies champenoises à proximité des formations paléocènes (Marne, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christelle Sosson</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Karstologia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078315v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural control on surface flow in karstic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodinamica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 20 (6), pp.393-402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les Microcodium : un traceur naturel des écoulements karstiques dans les craies champenoises à proximité des formations paléocènes (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Gargani</w:t>
+                <w:t xml:space="preserve">Anthony Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Sosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Karstologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 50 (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/karst.2007.2606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00200707v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d’infiltration karstique et spatialisation de la vidange aquifère en milieu crayeux, Exemple du bassin de la Vesle en amont de Reims (Champagne Sèche/France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot; ancient surfaces &amp;quot; and Quaternary incisions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Cojan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gargani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 38 (1), pp.23-38</w:t>
+              <w:t xml:space="preserve">Mémoires de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128535v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00200707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphologic evolution of eastern Paris Basin: &amp;quot;ancient surfaces&amp;quot; and Quaternary incisions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Dynamiques d’infiltration karstique et spatialisation de la vidange aquifère en milieu crayeux, Exemple du bassin de la Vesle en amont de Reims (Champagne Sèche/France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Chopin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 178, pp.135-155</w:t>
+              <w:t xml:space="preserve">European journal of water quality - Journal européen d'hydrologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1), pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741788v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04128535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des méthodes hydrologiques dans la compréhension des écoulements en pays calcaire : l’exemple des bas plateaux jurassiques du haut bassin de la Marne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Karstologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 44, pp.15-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l'érosion dans le Barrois n et le Perthois (Est du Bassin parisien) : incision et karstification dans les bassins-versants de la Marne, de la Saulx et de l'Ornain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Allouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (4), pp.305-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quate.2004.1777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00120311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les phases d'incision de la vallée de la Marne entre Joinville et Vitry-le-François</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Brocandel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, XLII (4), pp.163-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques et spécificités du karst de la Montagne de Reims; comparaison avec les autres karsts de contact lithostratigraphique de l'est du Bassin parisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Géographique de l'Est</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, XLI (4), pp.165-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04128227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation entre karst et mouvement de terrain sur le flanc septentrional de la Montagne de Reims (Marne-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mosella : revue du Centre d'études géographiques de Metz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, XXV (1-2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3376,1869 +3385,1869 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science Vs le jour d'après</w:t>
+                <w:t xml:space="preserve">Fonctionnement naturel et enjeux écosystémiques du marais de Germont-Buzancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mycéliades</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Reims, France</w:t>
+              <w:t xml:space="preserve">Sciences, nature et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Nature, Mar 2026, Boult-aux-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509506v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement naturel et enjeux écosystémiques du marais de Germont-Buzancy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La science Vs le jour d'après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences, nature et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Nature, Mar 2026, Boult-aux-Bois, France</w:t>
+              <w:t xml:space="preserve">Les mycéliades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542401v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes et enjeux du changement climatique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La dégradation des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences TEDS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Conférence de cloture de l'année des géosciences 2024-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070917v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dégradation des sols</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Causes et enjeux du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de cloture de l'année des géosciences 2024-2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Conférences TEDS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, May 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111711v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le changement climatique : mécanismes et défis de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine de l'Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville de Cormontreuil, Jun 2025, Cormontreuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05094784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des marais de Germont / Buzancy au Quaternaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences de la SESNR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conférences de la Société d'Etude des Sciences Naturelles De Reims, Sep 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFES; Vivre à Chabeuil, Oct 2024, Chabeuil, France</w:t>
+              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746640v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'épuisement des ressources naturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférences TEDS "Transition Ecologique pour un Développement Sociétal"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution du Pléistocène moyen à nos jours d’un site de tourbière de fond de vallée : l’exemple du marais de Germont / Buzancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Apport de l’analyse multicritère des carrières du Lutétien, synthèse et apport des travaux récents sous SIG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e colloque Du Réseau des Zones Ateliers CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zone atelier Argonne, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">46e Congrès d’Archéologie Souterraine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFES; Vivre à Chabeuil, Oct 2024, Chabeuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703259v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctionnement hydrodynamique des mares de la Réserve Biologique Dirigée de Verzy (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaya Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'Automne OneWater - Eau Bien Commun « Les enjeux de l’eau pour le vivant »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS – INRAe – BRGM, Oct 2024, Le Mée-sur-Seine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dégradation des sols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence TEDS "Transition Ecologique pour une Développement Sociétale"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Mar 2024, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04604171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Synthèse des travaux du programme PAL.MA.GE : PALéoenvironnements des MArais de GErmont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Guillaneuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
+              <w:t xml:space="preserve">4ème réunion du comité de pilotage scientifique de la ZARG ARGONNE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, zone atelier argonne, Nov 2023, Les Islettes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219250v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse des travaux des programmes kalmar et Palmage : hydrologie et paléoenvironnements des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateau Technique en Imagerie Cellulaire et Tissulaire (PICT), Apr 2023, REIMS, France</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Reims, Sep 2023, Olizy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04255528v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Apport de la télédétection dans la compréhension des processus géomorphologiques. Exemple de la région de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">Assises des plateformes du Rt-MFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateau Technique en Imagerie Cellulaire et Tissulaire (PICT), Apr 2023, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441126v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04255528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse des travaux du programme PAL.MA.GE : PALéoenvironnements des MArais de GErmont</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compréhension spatiale des mouvements de terrain de la Montagne de Reims. Apport du Lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème réunion du comité de pilotage scientifique de la ZARG ARGONNE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, zone atelier argonne, Nov 2023, Les Islettes, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320125v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Haguenau, France</w:t>
+              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03828282v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des résultats du programme KALMAR (Karst et ALimentation des MARais de Germont)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité de pilotage scientifique ZARG (Zone atelier Argonne)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Charleville, France</w:t>
+              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03891294v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouvements de terrain et zones humides en Montagne de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5263,103 +5272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karst et zones humides en Montagne de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5370,2018 +5379,2018 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Présentation des résultats du programme KALMAR (Karst et ALimentation des MARais de Germont)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pettelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
+              <w:t xml:space="preserve">Comité de pilotage scientifique ZARG (Zone atelier Argonne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Charleville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687393v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03891294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des paysages de la Montagne de Reims et de son hydrosystème depuis le dernier maximum glaciaire : Apport du LiDAR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Retour d'expérience sur le LiDAR Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Perarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soirée découvertes archéologiques en Montagne de Reims, Forêt d'Exception</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office National des Forêts; Parc Naturel Régional de la Montagne de Reims, Nov 2022, Verzenay (Marne), France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "LiDAR de la forêt d'Haguenau"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Haguenau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882036v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tomographie électrique au service de la recherche. Exemple en Montagne de Reims</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Anthropisation de l’hydrosystème de la Montagne de Reims : Exemple de la vallée de la Lingonne - apport du lidar aéroporté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascale Lutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire apport de la tomographie électrique à la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Patrimoine des biotopes humides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des Sciences humaines et sociales de Champagne Ardenne, May 2022, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03574226v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03361805v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du lidar aéroporté sur l’organisation spatial de l'exokarst de bas-plateau, exemple de la Montagne de Reims</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Karsts et écoulements naturel et anthropiques en Montagne de Reims - apports du Lidar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kossi Alou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">5ème Rencontres forestières "Eaux et forêts, quelles relations en Montagne de Reims ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office national des forêts; Parc Naturel Régional de la Montagne de Reims, Sep 2021, Germaine (Marne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273252v1</w:t>
+                <w:t xml:space="preserve">hal-03361805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du comportement hydrodynamique des marais de Saint-Gond (Marne-France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude du conservatoire d'espaces naturels Champagne-Ardenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, rosières pres Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la géomorphologie sur l'organisation spatiale des hypogées néolithiques: l'exemple de la Butte de Vert-Toulon (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of intrinsic vulnerability of an alluvial aquifer under anthropogenic pressure : cross comparison of 4 index-based groundwater vulnerability mapping models within the Biguglia lagoon watershed (Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, NULL, Austria. pp.EGU2016-2792</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des SIG dans l'étude diachronique d'une zone humide continentale exploitée par l'homme :l'exemple des marais de Saint-Gond (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence de la communauté francophone d'ESRI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la spatialisation des écoulements dans la compréhension de l'hydrodynamisme des marais de Saint-Gond (Marne- France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Briquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2eme colloque de l'association francophone de géographie physique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des remplissages alluviaux sur hydrodynamisme des zones humides : le cas des marais de Saint-Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des jeunes géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater flow and origin within the Biguglia lagoon watershed (Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Luccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic influence on the groundwater dependent ecosystem of the Biguglia lagoon (Corsica, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Garel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Huneau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jessy J. Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du contrôle géomorphostructural de réseaux hydrographiques par traitement automatique sous ArcGis – Cas des massifs des Vosges et de la forêt noire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cornillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Trullenque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESRI, Oct 2014, versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa gallo-romaine d'Andilly-en-Bassigny (Haute-Marne). Un projet d'étude de l'ager de la cité des Lingons (Andemantunnum-Langres).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Gonzalez-Villaescusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Huvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Le Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La villa gallo-romaine d'Andilly-en-Bassigny (Haute-Marne). Un projet d'étude de l'ager de la cité des Lingons (Andemantunnum-Langres).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Barcelone, Espagne. pp.303-312</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00831076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilité de karsts profonds dans le Sud Est du Bassin de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Brulhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23 ème Réunion des sciences de la terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00542431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Karst : un enregistreur de l'incision des vallées et du recul des couvertures. Application au bassin de la Haute-Marne (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Brulhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Fauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes de AFK, Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00135831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7391,2030 +7400,2030 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude dune zone humide : le marais de Germont-Buzancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'UFR SEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vesle Eau Reims : influences hydrologiques de l'urbanisation de Reims sur les écoulements de la vesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques de l'UFR SEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2026, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Beucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115115v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse hydro-géomorphologique en vue de la restauration des tourbières de Germont-Buzancy : Etude des fonctionnalités et approche méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
+              <w:t xml:space="preserve">Journée porte ouverte de l'école doctorale SHS 555</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404738v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse hydro-géomorphologique en vue de la restauration des tourbières de Germont-Buzancy : Etude des fonctionnalités et approche méthodologique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vesle Eau Reims : Impacts hydrologiques de l'urbanisation de Reims dans le bassin-versant de la Vesle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Fer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée porte ouverte de l'école doctorale SHS 555</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
+              <w:t xml:space="preserve">Journées Portes Ouvertes de l'Ecole Doctorale SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404760v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesle Eau Reims : Impacts hydrologiques de l'urbanisation de Reims dans le bassin-versant de la Vesle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+                <w:t xml:space="preserve">Forçages des glissements de terrain de bas plateaux. Exemple des glissements de Reuil (Marne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Devos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Delphine Combaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Portes Ouvertes de l'Ecole Doctorale SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403538v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du remplissage sédimentaire des marais de Germont-Buzancy et impact sur le comportement hydrogéologique de la zone humide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">investigation of sedimentary filling in the Germont-Buzancy marsh : impact on local hydrogeology and hydrology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Beucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen (FR), France</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary Research for a Healthy Planet #3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Reims (51), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05111871v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
+              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622588v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaya Doumbia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Berthe</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622525v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du Lidar aéroporté et de l’analyse diachronique à la caractérisation géomorphologique d’un hydrosystème de bas plateaux : exemple de la Réserve biologique dirigée des mares de Verzy (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les tufières de source du Lutétien dans le Tardenois et le Soissonnais. Caractérisation, contexte géomorphologique et valorisation patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auguste Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622499v1</w:t>
+                <w:t xml:space="preserve">hal-04622525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des instabilités de versant dans un relief de bas plateaux. Exemple de Signy-l'Abbaye (Ardennes, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Répartition spatiale des mouvements de terrain en relief de bas plateaux. Exemple de Signy-l’Abbaye (Ardennes, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6e édition du colloque du Réseau des Zones Ateliers du CNRS (RZA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707051v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation endokarstique de la rivière souterraine de Trépail et variations physico-chimiques des eaux (Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auguste Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Foucault Mathilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bollot</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
+              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219247v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Programme KALMAR : Karst et alimentation du marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Pettelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
+              <w:t xml:space="preserve">Colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Olisy-Primat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060236v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Programme PALMAGE : paléoenvironnement des marais de Germont</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Contribution of airborne LiDAR on the mapping of vulnerability to groundwater pollution - Example of the drinking water catchment of Trépail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Jaunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pauline Louis</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Ancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque inaugural de la ZARG Environnementale rurale Argonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Olisy-primat, France</w:t>
+              <w:t xml:space="preserve">Symposium Transdisciplinary research for a healthy planet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219245v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation spatiale du réseau de tranchées durant la Grande Guerre - Exemple la région de Reims (Marne, 51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Dodici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres 14-18 de Berry-au-Bac</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Berry-au-Bac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection intégrée (sédimentologie, pénétrométrie-PANDA) d'un paléochenal de l'Aisne associé à un établissement rural antique (Beaurieux, Aisne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20e édition d'Archéométrie - Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9424,865 +9433,865 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre naturel des Marais de Saint-Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In : Jean-Jacques Charpy (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Marais de Saint-Gond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Saint-Gond Archéologie - Patrimoine, pp.26-32, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche pluridisciplinaire des matériaux du bâti à Reims (Marne) : méthodologie d’étude des pierres et des sites carriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Turmel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Decrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boulanger Karine; Moulis Cédric. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à Pierre. Economie de la pierre de l’Antiquité à l’époque moderne en Lorraine et régions limitrophes. Actes du colloque de Nancy.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUN – Editions Universitaires de Lorraine, pp.25-33, 2019, 978-2-8143-0556-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02517277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La bataille des marais de Saint-Gond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Taborelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">AGBP - COFRHIGÉO - SGN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14-18, La Terre et le Feu. Géologie et géologues sur le front occidental</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, hors-série n°10, AGBP - COFRHIGÉO - SGN, pp.44-48, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa gallo-romaine d'Andilly-en-Bassigny (Haute-Marne) : un projet d'étude de l'ager de la cité des Lingons (Andemantunnum-Langres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. González-Villaescusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Marre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Huvig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Le Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fiches, J.L. (ed.); Plana-Mallart, R. (ed.); Revilla Calvo, V. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paysages ruraux et territoires dans les cités de l'occident romain : Gallia et Hispania : actes du colloque international AGER IX, Barcelone, 25-27 mars 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PULM, p. 303-312, 2013, Mondes Anciens, 978-84269-968-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le milieu physique du département des Ardennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duménil Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Kraus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte Archéologique de la Gaule : Les Ardennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.48-54, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre naturel du site de la ville de Reims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Combaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Louise Le Ny Vray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule : Reims</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51 (2), Académie des inscriptions et Belles-Lettres, pp.49-52, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre naturel du département de la Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duménil Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule : La Marne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51 (1), pp.68-76, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10292,91 +10301,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire Quaternaire du site des marais de Germont / Buzancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10386,1992 +10395,1992 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABIOMAR - Etude abiotique des mares de la réserve biologique dirigée de Verzy - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Devos</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaya Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEGENA; Université de Reims Champagne-Ardenne. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABIOMAR - Etude abiotique des mares de la réserve biologique dirigée de Verzy - Rapport d'avancement de l'année 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaya Doumbia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Devos</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Delphine Combaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEGENA; Université Reims Champagne Ardenne. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04850471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude géomorphologique et géologique sur le site de l'extension de la station d'épuration de Sissonne (Aisne - 02)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamique, qualité et capacité de résilience des zones humides - exemple d'un site pilote à fort enjeu écologique : Les marais de Germont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Jaunat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Conseil général de l'Aisne. 2023, pp.37</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de reims Champagne-Ardenne; conservatoire d'espaces naturels Champagne-Ardenne; Communauté de commune de l'Argonne Ardennaise; Agence de l'eau Rhin Meuse. 2023, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504006v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamique, qualité et capacité de résilience des zones humides - exemple d'un site pilote à fort enjeu écologique : Les marais de Germont</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Etude géomorphologique et géologique sur le site de l'extension de la station d'épuration de Sissonne (Aisne - 02)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université de reims Champagne-Ardenne; conservatoire d'espaces naturels Champagne-Ardenne; Communauté de commune de l'Argonne Ardennaise; Agence de l'eau Rhin Meuse. 2023, pp.54</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Krauffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil général de l'Aisne. 2023, pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086817v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABIOMAR - Etude abiotique des mares de la réserve biologique dirigée de Verzy - Rapport d'avancement de l'année 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Berthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Krauffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bollot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GEGENAA; Université Reims Champagne Ardenne. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d’étude géomorphologique &amp;quot;les Grèves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rapport d'activité. Programme KALMar : Karst et ALimentation des MARais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GEGENAA. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Desseine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-03691721v1</w:t>
+                <w:t xml:space="preserve">hal-03653822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport d'activité. Programme KALMar : Karst et ALimentation des MARais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rapport d’étude géomorphologique &amp;quot;les Grèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] GEGENAA. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Desseine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] GEGENAA; Conseil départemental de l'Aisne - Direction de la Culture - Service archéologique. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03653822v1</w:t>
+                <w:t xml:space="preserve">hal-03691721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de l’opération subaquatique de recouvrement de la pirogue de PRESLES-et-BOVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional de l'Archéologie Hauts-de-France. 2021, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic subaquatique de l'état sanitaire de la pirogue de Presles-et-Boves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Service régional d'archéologie haut de France. 2020, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03183271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final de fouille préventive, rue du colonel Fabien/rue de l'abreuvoir (Reim, Grand-est)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Troublard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hauchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Denat-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poupon Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Reims FAB 2019, Grand Reims/GEGENAA. 2020, 170p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02988192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géomorphologique et géologique sur le site &amp;quot;la Croix rouge&amp;quot; (Gueux, Marne, 51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Grand Reims/GEGENAA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géomorphologique et géologique sur le site &amp;quot;Renault-Pont de Vesle&amp;quot; (Reims, Marne, 51)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Perarnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Grand Reims/GEGENAA. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gueux « Derrière Moutier », Marne, Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Garmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Denat-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communauté Urbaine du Grand Reims; Service Régional de l'archéologie Grand Est. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03874679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final programme HYDRES</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Université de reims Champagne-Ardenne. 2019, pp.11</w:t>
+                <w:t xml:space="preserve">Beaurieux (Aisne) &amp;quot;Les Grèves&amp;quot; tranches 1 et 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lequellec Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Corsiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Pôle archéologique, Conservation desMusées et de l'Archéologie du département de l'Aisne. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04671904v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beaurieux (Aisne) &amp;quot;Les Grèves&amp;quot; tranches 1 et 2</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Pôle archéologique, Conservation desMusées et de l'Archéologie du département de l'Aisne. 2019</w:t>
+                <w:t xml:space="preserve">Rapport final programme HYDRES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de reims Champagne-Ardenne. 2019, pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02958126v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude géomorphologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] In Le Quellec V. (Dir.), Beaurieux (Aisne), Les Grèves, tranches 1 et 2. Rapport de fouille. Volume 3, URCA; Pôle archéologique de l'Aisne. 2019, pp.1-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise géomorphologique (site du 3 bd Salvador Allende, Saint-Dizier, Haute-Marne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAP/GEGENAA. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : vert-la-Gravelle (Vert6toulon, Marne) &amp;quot;la crayère&amp;quot;. Minière de silex et nécropoles d'hypogées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bostyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Charnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Artehis, GEGENAA. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations néolithiques des marais de Saint-Gond : prospections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jehanne Affolter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Augereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Charpy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Damien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] artehis. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dieux du stade de Sarron : une façade monumentale gallo-romaine d’exception (Nord-Picardie &amp;quot; Haut de France&amp;quot;, Oise, Pont-Sainte-Maxence, le champ Lahyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Jobic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Canny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Friboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Witry-les-Reims - Site &amp;quot;le haut chemin&amp;quot; : Etude sur site et en laboratoire des formations superficielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lejeune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fronteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archéosphère. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12381,114 +12390,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'érosion des plateaux de l'Est de la France : l'exemple du bassin-versant amont de la Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de reims Champagne-Ardenne, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02991719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId235"/>
+      <w:footerReference w:type="default" r:id="rId236"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12635,51 +12644,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158182v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;roches" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947039v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Javaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946839v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277201v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Briquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212062v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078213v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sosson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Turmel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2702" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689090v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chopin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.05.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2658" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078315v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lef&#232;vre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2007.2606" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275102v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273309v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120311v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Allouc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1777" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273295v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurain" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brocandel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128227v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273288v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509506v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070917v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094784v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263948v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604171v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320125v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02983075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987108v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987134v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987125v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831076v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez-Villaescusa" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huvig" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542431v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fauvel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509444v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509466v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958071v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946111v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lelarge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937467v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decrock" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264601v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez-Villaescusa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huvig" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bailly" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275125v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nil Claude" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kraus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Louise Le Ny Vray" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04697887v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504006v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691721v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desseine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653822v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183277v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183271v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988192v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troublard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hauchart" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat-Simon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986987v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986989v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874679v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671904v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943430v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986994v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965847v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jobic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Friboulet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955204v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02991719v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161582v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lejeune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Beucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Devos" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Damien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geographies5030034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158182v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles D&#233;roches" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082342v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bollot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auguste Benoit" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Combaz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Krauffel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15060191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755858v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04100217v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards4020011" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eglantine Husson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2022.3305" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696928v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.16829" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543184v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947039v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Javaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946839v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Taborelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276643v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chalumeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Roger Michel Henri Lenoir" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01690006v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chalumeau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lejeune" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2014.979531" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277201v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Briquet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03212062v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lebaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fister" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Losson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Brulhet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078213v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Sosson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Turmel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2011.2702" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689090v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Chopin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2010.05.004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078226v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2009.2658" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00741788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cojan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gargani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275102v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Lef&#232;vre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/karst.2007.2606" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00200707v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128535v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273309v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120311v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Harmand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Allouc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1777" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273295v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Brocandel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04128227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273288v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509506v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morvan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094784v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263948v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703259v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Krauffel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604176v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746640v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750263v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaya Doumbia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04604171v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320125v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foucault Mathilde" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Guillaneuf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219250v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Jaunat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441126v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Ancelin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03574226v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lutz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882036v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687388v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687375v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Perarnau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891294v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pettelat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687393v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273252v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361805v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kossi Alou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987090v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02983075v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Martineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790226v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy J. Jaunat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Huneau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Devos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987125v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297782v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Garel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luccioni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297779v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275227v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cornillon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Combaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Trullenque" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk A" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gonzalez-Villaescusa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Huvig" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Bailly" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bouchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00542431v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135831v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fauvel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509444v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509466v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111871v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404760v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403538v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115115v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404738v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707051v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622499v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622525v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Fatin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622588v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622565v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219245v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Louis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219247v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060236v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02958071v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Dodici" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946111v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Lelarge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937467v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02517277v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Decrock" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264601v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez-Villaescusa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huvig" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Bailly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275125v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dum&#233;nil Claude" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Kraus" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275139v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Louise Le Ny Vray" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275159v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04697887v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525055v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850471v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504006v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394315v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03653822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691721v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Desseine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183277v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03183271v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988192v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troublard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hauchart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Denat-Simon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poupon Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986987v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986989v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03874679v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958126v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Corsiez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943430v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986994v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986978v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bostyn" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charnot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Charpy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986963v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jehanne Affolter" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Augereau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965847v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jobic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Canny" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Friboulet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955204v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02991719v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>