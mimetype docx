--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -100,1724 +100,1724 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent induced seismicity during the multi-year operation of a geothermal reservoir</w:t>
+                <w:t xml:space="preserve">Monitoring-Induced Seismicity in Urban Environment Using Low-Cost Stations: Lessons Learned from the Strasbourg Dense Semipermanent Seismic Network, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Riccardo Minetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Yorillo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Turlure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf160⟩</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0220250248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05099797v1</w:t>
+                <w:t xml:space="preserve">hal-05466800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B‐Value Evolution During the Strasbourg 2018–2022 Sequence of Induced Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Minetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 130 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2025JB031744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring-Induced Seismicity in Urban Environment Using Low-Cost Stations: Lessons Learned from the Strasbourg Dense Semipermanent Seismic Network, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Intermittent induced seismicity during the multi-year operation of a geothermal reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Grunberg</w:t>
+                <w:t xml:space="preserve">Vincent Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Lambotte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anthony Yorillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0220250248⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466800v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05099797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity under a dormant volcano: unveiling active crustal faulting beneath Piton des Neiges, La Réunion</w:t>
+                <w:t xml:space="preserve">Modeling the Impact of Seasonal Water Table Fluctuations on Ambient Noise Interferometry Using Acousto‐Elastic Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Firode</w:t>
+                <w:t xml:space="preserve">Yunliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+                <w:t xml:space="preserve">Jerome Azzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavien Mattern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120230284⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (18), pp.e2024GL110239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GL110239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496930v1</w:t>
+                <w:t xml:space="preserve">hal-04704511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Impact of Seasonal Water Table Fluctuations on Ambient Noise Interferometry Using Acousto‐Elastic Effect</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Thermal Stressing of Volcanic Rock: Microcracking and Crack Closure Monitored Through Acoustic Emission, Ultrasonic Velocity, and Thermal Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke Griffiths</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael J Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 51 (18), pp.e2024GL110239. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (3), pp.e2023JB027766. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024GL110239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JB027766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704511v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stressing of Volcanic Rock: Microcracking and Crack Closure Monitored Through Acoustic Emission, Ultrasonic Velocity, and Thermal Expansion</w:t>
+                <w:t xml:space="preserve">Systematic observation of a seismic back-front during fluid injection in both natural and anthropogenic earthquake swarms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Griffiths</w:t>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Heap</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Philippe Danré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Garagash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB027766⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 641, pp.118849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492162v1</w:t>
+                <w:t xml:space="preserve">hal-04621492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic observation of a seismic back-front during fluid injection in both natural and anthropogenic earthquake swarms</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induced Seismicity Controlled by Injected Hydraulic Energy: The Case Study of the EGS Soultz‐Sous‐Forêts Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Danré</w:t>
+                <w:t xml:space="preserve">Karim Kamel Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Garagash</w:t>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Cappa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+                <w:t xml:space="preserve">Jannes Lennart Kinscher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schmitbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (6), pp.e2023JB028190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB028190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621492v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-04614270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Seismicity Controlled by Injected Hydraulic Energy: The Case Study of the EGS Soultz‐Sous‐Forêts Site</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismicity under a dormant volcano: unveiling active crustal faulting beneath Piton des Neiges, La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lengliné</w:t>
+                <w:t xml:space="preserve">Lise Firode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannes Lennart Kinscher</w:t>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schmitbuhl</w:t>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (6), pp.e2023JB028190. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JB028190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120230284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-04614270v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent seismicity on the Kerguelen islands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evidence of a Transient Aseismic Slip Driving the 2017 Valparaiso Earthquake Sequence, From Foreshocks to Aftershocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moutote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v2i2.285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB026603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04357098v1</w:t>
+                <w:t xml:space="preserve">hal-04240117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The largest induced earthquakes during the GEOVEN deep geothermal project, Strasbourg, 2018-2022: from source parameters to intensity maps</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Achieving a Comprehensive Microseismicity Catalog through a Deep-Learning-Based Workflow: Applications in the Central Ecuadorian Subduction Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wickham-Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad255⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120230128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04198297v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a Transient Aseismic Slip Driving the 2017 Valparaiso Earthquake Sequence, From Foreshocks to Aftershocks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Recent seismicity on the Kerguelen islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Socquet</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Rimpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v2i2.285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JB026603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04240117v1</w:t>
+                <w:t xml:space="preserve">hal-04357098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving a Comprehensive Microseismicity Catalog through a Deep-Learning-Based Workflow: Applications in the Central Ecuadorian Subduction Zone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Regnier</w:t>
+                <w:t xml:space="preserve">The largest induced earthquakes during the GEOVEN deep geothermal project, Strasbourg, 2018-2022: from source parameters to intensity maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+                <w:t xml:space="preserve">Karim Drif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.2446-2458. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120230128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399831v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04198297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Behavior of Asperities Before Large Stick‐Slip Events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling of Repeating Earthquakes at the Transition From Aseismic to Seismic Slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Shu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JB026696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GL101604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307899v1</w:t>
+                <w:t xml:space="preserve">insu-04198299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of Repeating Earthquakes at the Transition From Aseismic to Seismic Slip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Collective Behavior of Asperities Before Large Stick‐Slip Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL101604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JB026696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04198299v1</w:t>
+                <w:t xml:space="preserve">hal-04307899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2020–2021 seismic sequence in the Western Gulf of Corinth: Insights on the triggering mechanisms through high resolution seismological and geodetic data analysis</w:t>
               </w:r>
@@ -1931,1121 +1931,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
+                <w:t xml:space="preserve">Searching for Transient Slow Slips Along the San Andreas Fault Near Parkfield Using Independent Component Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
+                <w:t xml:space="preserve">Sylvain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Doubre</w:t>
+                <w:t xml:space="preserve">Romain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">Adriano Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Keir</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carolina Pagli</w:t>
+                <w:t xml:space="preserve">Stacy Larochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021JB023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03691300v1</w:t>
+                <w:t xml:space="preserve">insu-03747294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiří Zahradník</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Zahradník</w:t>
+                <w:t xml:space="preserve">El Madani Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Madani Aissaoui</w:t>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
+                <w:t xml:space="preserve">Pierre Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bufféral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Transient Slow Slips Along the San Andreas Fault Near Parkfield Using Independent Component Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Michel</w:t>
+                <w:t xml:space="preserve">Cecile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Gualandi</w:t>
+                <w:t xml:space="preserve">Derek Keir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacy Larochelle</w:t>
+                <w:t xml:space="preserve">Carolina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127, </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021JB023201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03747294v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03691300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity of La Réunion island</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Induced and triggered seismicity below the city of Strasbourg, France from November 2019 to January 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
+                <w:t xml:space="preserve">Hélène Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.77⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/CRGEOS.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341790v1</w:t>
+                <w:t xml:space="preserve">hal-03436310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking dike propagation leading to the 2018 Kīlauea eruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G. G Okubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 553, pp.116653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced and triggered seismicity below the city of Strasbourg, France from November 2019 to January 2021</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Grunberg</w:t>
+                <w:t xml:space="preserve">Rare Occurrences of Non‐cascading Foreshock Activity in Southern California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moutote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jund</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/CRGEOS.71⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03436310v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Occurrences of Non‐cascading Foreshock Activity in Southern California</w:t>
+                <w:t xml:space="preserve">The Western Gulf of Corinth (Greece) 2020–2021 Seismic Crisis and Cascading Events: First Results from the Corinth Rift Laboratory Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moutote</w:t>
+                <w:t xml:space="preserve">George Kaviris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Kapetanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Serpetsidaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Marsan</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Karakonstantis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 48 (7), </w:t>
+              <w:t xml:space="preserve">The Seismic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020GL091757⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0320210021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431935v1</w:t>
+                <w:t xml:space="preserve">hal-03304514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Western Gulf of Corinth (Greece) 2020–2021 Seismic Crisis and Cascading Events: First Results from the Corinth Rift Laboratory Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seismicity of La Réunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Kaviris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anna Serpetsidaki</w:t>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Karakonstantis</w:t>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seismic Record</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1 (2), pp.85-95. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0320210021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03304514v1</w:t>
+                <w:t xml:space="preserve">hal-03341790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Strain Effects on Wave Scattering: Implications for Coda Wave Interferometry (CWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Azzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3109,64 +3109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic asperity size evolution during fluid injection: case study of the 1993 Soultz-sous-Forêts injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Cauchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 221 (2), pp.968-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3194,278 +3194,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Partitioning During Subcritical Mode I Crack Propagation Through a Heterogeneous Interface</w:t>
+                <w:t xml:space="preserve">Constraining Spatiotemporal Characteristics of Magma Migration at Piton De La Fournaise Volcano From Pre-eruptive Seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jestin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+                <w:t xml:space="preserve">Z. Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018JB016831⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (1), pp.119-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018GL080895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323188v1</w:t>
+                <w:t xml:space="preserve">hal-02108480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining Spatiotemporal Characteristics of Magma Migration at Piton De La Fournaise Volcano From Pre-eruptive Seismicity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy Partitioning During Subcritical Mode I Crack Propagation Through a Heterogeneous Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Ferrazzini</w:t>
+                <w:t xml:space="preserve">Camille Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 46 (1), pp.119-127. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (1), pp.837-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018GL080895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018JB016831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108480v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally activated crack fronts propagating in pinning disorder: simultaneous brittle/creep behavior depending on scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Jørgen Måløy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hawthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (22), pp.12823-12832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3681,51 +3681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Kvalheim Eriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (7), pp.3726-3733. </w:t>
@@ -3763,103 +3763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Cracking in Westerly Granite Monitored Using Direct Wave Velocity, Coda Wave Interferometry, and Acoustic Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (3), pp.2246 - 2261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3893,77 +3893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode-III interfacial crack propagation in heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3991,1343 +3991,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity related to the hydraulic stimulation of GRT1, Rittershoffen, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Imbricated slip rate processes during slow slip transients imaged by low-frequency earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boubacar</w:t>
+                <w:t xml:space="preserve">W.B. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schmittbuhl</w:t>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 208 (3), pp.1704-1715. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 476, pp.122 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924555v1</w:t>
+                <w:t xml:space="preserve">hal-01924549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbricated slip rate processes during slow slip transients imaged by low-frequency earthquakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Seismicity related to the hydraulic stimulation of GRT1, Rittershoffen, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.B. Frank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Marsan</w:t>
+                <w:t xml:space="preserve">M. Boubacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+                <w:t xml:space="preserve">J. Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 476, pp.122 - 131. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208 (3), pp.1704-1715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924549v1</w:t>
+                <w:t xml:space="preserve">hal-01924555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity distribution and locking depth along the Main Marmara Fault, Turkey</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bouchon</w:t>
+                <w:t xml:space="preserve">Uncovering the hidden signature of a magmatic recharge at Piton de la Fournaise volcano using small earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GC006120⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (9), pp.4255-4262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323367v1</w:t>
+                <w:t xml:space="preserve">hal-01370706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Clamp Fiber Bundle Model and Interfacial Crack Propagation: Comparison Using a Non-linear Imposed Displacement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Note: Localization based on estimated source energy homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Turkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Kvalheim Eriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2016.00018⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (9), pp.5563 - 5571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4962407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501003v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How cracks are hot and cool: a burning issue for paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Santucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Vincent-Dospital</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Naert-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12, pp.5563-5571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C6SM00615A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01340886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the hidden signature of a magmatic recharge at Piton de la Fournaise volcano using small earthquakes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
+                <w:t xml:space="preserve">Long-lasting seismic repeaters in the Central Basin of the Main Marmara Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Karabulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 43 (9), pp.4255-4262. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL068383⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 43 (18), pp.9527 - 9534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL070505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370706v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01924558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note: Localization based on estimated source energy homogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft-Clamp Fiber Bundle Model and Interfacial Crack Propagation: Comparison Using a Non-linear Imposed Displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Stormo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semih Turkaya</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (9), pp.5563 - 5571. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4962407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2016.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628817v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting seismic repeaters in the Central Basin of the Main Marmara Fault</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+                <w:t xml:space="preserve">Seismicity distribution and locking depth along the Main Marmara Fault, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43 (18), pp.9527 - 9534. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.954-965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL070505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015GC006120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924558v1</w:t>
+                <w:t xml:space="preserve">hal-02323367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in seismicity and stress loading on subduction faults in the Kanto region, Japan, 2011–2014</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mechanical origin of b-value changes during stimulation of deep geothermal reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Stormo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014JB011798⟩</w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40517-014-0022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214187v1</w:t>
+                <w:t xml:space="preserve">hal-02323383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on earthquake triggering processes from early aftershocks of repeating microearthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2015JB012287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical origin of b-value changes during stimulation of deep geothermal reservoirs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Changes in seismicity and stress loading on subduction faults in the Kanto region, Japan, 2011–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gardonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 120, pp.2616 - 2626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40517-014-0022-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323383v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced seismicity in EGS reservoir: the creep route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid‐induced earthquakes with variable stress drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5452,51 +5452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (12), pp.10.1002/2014JB011282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5530,90 +5530,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of seismic and aseismic deformations during earthquake swarms: An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5664,64 +5664,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay and expansion of the early aftershock activity following the 2011, Mw9.0 Tohoku earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Enescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhigang Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5775,709 +5775,709 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term forecasting of explosions at Ubinas volcano, Perú</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Grasso</w:t>
+                <w:t xml:space="preserve">Downscaling of fracture energy during brittle creep experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 116, pp.B11301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB008180⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 116, pp.B08215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00681771v1</w:t>
+                <w:t xml:space="preserve">hal-00701925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rupture directivity of microearthquake sequences near Parkfield, California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Got</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.L08310. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2011GL047303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00680902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling of fracture energy during brittle creep experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution of the seismicity in the eastern Marmara Sea a decade before and after the 17 August 1999 Izmit earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Karabulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Özalaybey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kömeç-Mutlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 510 (1-2), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JB008059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00701925v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the seismicity in the eastern Marmara Sea a decade before and after the 17 August 1999 Izmit earthquake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Average crack-front velocity during subcritical fracture propagation in a heterogeneous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Kömeç-Mutlu</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.07.009⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.036104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680754v1</w:t>
+                <w:t xml:space="preserve">hal-00701939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average crack-front velocity during subcritical fracture propagation in a heterogeneous medium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+                <w:t xml:space="preserve">Short term forecasting of explosions at Ubinas volcano, Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Traversa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.036104. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B11301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701939v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00681771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new estimation of the decay of aftershock density with distance to the mainshock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, pp.09302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6511,64 +6511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the coseismic and postseismic stress changes caused by the 2004 Mw = 6 Parkfield earthquake from variations of recurrence times of microearthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114, pp.B10303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6634,90 +6634,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geothermal Reservoir Deformation Monitoring Based on Coda Wave Interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Azzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6781,90 +6781,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Front and back-front of the seismic migration driven by fluid-induced aseismic slip in natural and anthropogenic earthquake sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Danré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Garagash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6889,64 +6889,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing new seismicity catalogs to capture in detail the complexity of seismicity in the Gulf of Corinth, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Danré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cosso-Hoedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6997,90 +6997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring induced seismicity in urban environment: assessing the performance of low-cost stations within Dense Semi-permanent Seismic Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Minetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Turlure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schlupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7144,77 +7144,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faulting and hydraulic energy balance during fluid injection in the Soultz-sous-Forêts geothermal reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannes Lennart Kinscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress (EGC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7239,103 +7239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing 10 years of spatio-temporal aseismic slip history along the San Andreas Fault near Parkfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Larochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -7358,269 +7358,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Seismic and Aseismic Slip in EGS Reservoir: Case Studies from Alsace, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Imaging elastic deformation with coda wave interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Azzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First EAGE/IGA/DGMK Joint Workshop on Deep Geothermal Energy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2018, Vienna, Austria, 8-13 April 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793277v1</w:t>
+                <w:t xml:space="preserve">hal-04700774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging elastic deformation with coda wave interferometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Induced Seismic and Aseismic Slip in EGS Reservoir: Case Studies from Alsace, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018, Vienna, Austria, 8-13 April 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First EAGE/IGA/DGMK Joint Workshop on Deep Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700774v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7638,51 +7638,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ÉVOLUTION DES CONTRAINTES DÉDUITE DES VARIATIONS DE SISMICITÉ :APPLICATION AUX VOLCANS BASALTIQUES ET AUX FAILLES ACTIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université de Savoie, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7741,77 +7741,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la profondeur des séismes sur le Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer graphics. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (image de synthèse)</w:t>
@@ -7833,77 +7833,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des séismes dans l’espace et dans le temps – Coupes nord-sud et est-ouest de la sismicité sous le Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Duputel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer graphics. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (image de synthèse)</w:t>
@@ -7957,64 +7957,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte de l'édifice volcanique du Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie R Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8214,51 +8214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yorillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf160" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05458014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Minetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031744" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05466800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turlure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220250248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Firode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Azzola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mattern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110239" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492162v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Griffiths" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027766" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621492v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04614270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamel Drif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Lennart Kinscher" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitbuhl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028190" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357098v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i2.285" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198297v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Drif" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad255" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moutote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Itoh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Shu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026696" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101604" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spingos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Gualandi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03341790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.77" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043483v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. G Okubo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116653" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436310v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRGEOS.71" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moutote" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091757" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Cauchie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jestin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016831" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080895" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cochard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut J&#248;rgen M&#229;l&#248;y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawthorne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084778" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L. Turquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Kvalheim Eriksen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082198" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.063004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubacar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw490" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924549v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Frank" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323367v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karabulut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006120" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501003v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Stormo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2016.00018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naert-Guillot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00615A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068383" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Turkaya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962407" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070505" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214187v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enescu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011798" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214186v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012287" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0022-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0014-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamourette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011282" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701955v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Elkhoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.03.022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Peng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiomi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052797" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Macedo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008180" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680902v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047303" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008059" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680754v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zalaybey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lengline" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;me&#231;-Mutlu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.07.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZS43TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036104" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007119" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Azzola" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4549" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosso-Hoedt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11053" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Drif" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793277v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Cauchie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802937" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00398029v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818623v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01789470v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R Ferrazzini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05466800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Minetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turlure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220250248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05458014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031744" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yorillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Azzola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mattern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Griffiths" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027766" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118849" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04614270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamel Drif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Lennart Kinscher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitbuhl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Firode" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230284" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moutote" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Itoh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026603" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i2.285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Drif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad255" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Shu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spingos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Gualandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436310v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRGEOS.71" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. G Okubo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116653" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moutote" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091757" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03341790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.77" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Cauchie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080895" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323188v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jestin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016831" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cochard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut J&#248;rgen M&#229;l&#248;y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawthorne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084778" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L. Turquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Kvalheim Eriksen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082198" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.063004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Frank" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubacar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw490" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068383" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628817v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Turkaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962407" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naert-Guillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00615A" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karabulut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070505" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Stormo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2016.00018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006120" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0022-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012287" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011798" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0014-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamourette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011282" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701955v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Elkhoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.03.022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Peng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiomi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052797" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008059" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680902v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047303" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zalaybey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lengline" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;me&#231;-Mutlu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.07.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZS43TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701939v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036104" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Macedo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008180" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007119" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Azzola" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4549" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosso-Hoedt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11053" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Drif" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700774v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Cauchie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802937" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00398029v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818623v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01789470v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R Ferrazzini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>