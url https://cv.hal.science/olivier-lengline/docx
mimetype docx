--- v1 (2026-04-05)
+++ v2 (2026-04-27)
@@ -100,265 +100,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring-Induced Seismicity in Urban Environment Using Low-Cost Stations: Lessons Learned from the Strasbourg Dense Semipermanent Seismic Network, France</w:t>
+                <w:t xml:space="preserve">B‐Value Evolution During the Strasbourg 2018–2022 Sequence of Induced Earthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Minetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Turlure</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220250248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466800v1</w:t>
+                <w:t xml:space="preserve">hal-05458014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B‐Value Evolution During the Strasbourg 2018–2022 Sequence of Induced Earthquakes</w:t>
+                <w:t xml:space="preserve">Monitoring-Induced Seismicity in Urban Environment Using Low-Cost Stations: Lessons Learned from the Strasbourg Dense Semipermanent Seismic Network, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Minetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Turlure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (12), </w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220250248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458014v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intermittent induced seismicity during the multi-year operation of a geothermal reservoir</w:t>
               </w:r>
@@ -461,51 +461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the Impact of Seasonal Water Table Fluctuations on Ambient Noise Interferometry Using Acousto‐Elastic Effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunliang Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Azzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -634,51 +634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (3), pp.e2023JB027766. </w:t>
@@ -1074,542 +1074,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a Transient Aseismic Slip Driving the 2017 Valparaiso Earthquake Sequence, From Foreshocks to Aftershocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The largest induced earthquakes during the GEOVEN deep geothermal project, Strasbourg, 2018-2022: from source parameters to intensity maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Moutote</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Karim Drif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JB026603⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.2446-2458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggad255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240117v1</w:t>
+                <w:t xml:space="preserve">insu-04198297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achieving a Comprehensive Microseismicity Catalog through a Deep-Learning-Based Workflow: Applications in the Central Ecuadorian Subduction Zone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent seismicity on the Kerguelen islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Rimpot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Maggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0120230128⟩</w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (2), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v2i2.285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399831v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04357098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent seismicity on the Kerguelen islands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of a Transient Aseismic Slip Driving the 2017 Valparaiso Earthquake Sequence, From Foreshocks to Aftershocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moutote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26443/seismica.v2i2.285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB026603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04357098v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The largest induced earthquakes during the GEOVEN deep geothermal project, Strasbourg, 2018-2022: from source parameters to intensity maps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Achieving a Comprehensive Microseismicity Catalog through a Deep-Learning-Based Workflow: Applications in the Central Ecuadorian Subduction Zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Wickham-Piotrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 234, pp.2446-2458. </w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggad255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0120230128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04198297v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling of Repeating Earthquakes at the Transition From Aseismic to Seismic Slip</w:t>
               </w:r>
@@ -1621,51 +1621,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1725,51 +1725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiwei Shu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2065,680 +2065,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03747294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t>
+                <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiří Zahradník</w:t>
+                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Madani Aissaoui</w:t>
+                <w:t xml:space="preserve">Cecile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Briole</w:t>
+                <w:t xml:space="preserve">Derek Keir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bufféral</w:t>
+                <w:t xml:space="preserve">Carolina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781958v1</w:t>
+                <w:t xml:space="preserve">insu-03691300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
+                <w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
+                <w:t xml:space="preserve">Jiří Zahradník</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Doubre</w:t>
+                <w:t xml:space="preserve">El Madani Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Keir</w:t>
+                <w:t xml:space="preserve">Pierre Briole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Pagli</w:t>
+                <w:t xml:space="preserve">Simon Bufféral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 192, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03691300v1</w:t>
+                <w:t xml:space="preserve">hal-03781958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced and triggered seismicity below the city of Strasbourg, France from November 2019 to January 2021</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Lambotte</w:t>
+                <w:t xml:space="preserve">Seismicity of La Réunion island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Jund</w:t>
+                <w:t xml:space="preserve">Laurent Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/CRGEOS.71⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.77⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03436310v1</w:t>
+                <w:t xml:space="preserve">hal-03341790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking dike propagation leading to the 2018 Kīlauea eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induced and triggered seismicity below the city of Strasbourg, France from November 2019 to January 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Jund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116653⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 353 (S1), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/CRGEOS.71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043483v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03436310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rare Occurrences of Non‐cascading Foreshock Activity in Southern California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moutote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Duputel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 48 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2020GL091757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Western Gulf of Corinth (Greece) 2020–2021 Seismic Crisis and Cascading Events: First Results from the Corinth Rift Laboratory Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kaviris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Elias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2746,280 +2776,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vasilis Kapetanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Serpetsidaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Karakonstantis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Seismic Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (2), pp.85-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1785/0320210021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity of La Réunion island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking dike propagation leading to the 2018 Kīlauea eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P.G. G Okubo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 553, pp.116653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.77⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341790v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03043483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Strain Effects on Wave Scattering: Implications for Coda Wave Interferometry (CWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Azzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3122,51 +3122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Cauchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 221 (2), pp.968-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3194,235 +3194,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraining Spatiotemporal Characteristics of Magma Migration at Piton De La Fournaise Volcano From Pre-eruptive Seismicity</w:t>
+                <w:t xml:space="preserve">Energy Partitioning During Subcritical Mode I Crack Propagation Through a Heterogeneous Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Duputel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Ferrazzini</w:t>
+                <w:t xml:space="preserve">Camille Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2018GL080895⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (1), pp.837-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JB016831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02108480v1</w:t>
+                <w:t xml:space="preserve">hal-02323188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Partitioning During Subcritical Mode I Crack Propagation Through a Heterogeneous Interface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constraining Spatiotemporal Characteristics of Magma Migration at Piton De La Fournaise Volcano From Pre-eruptive Seismicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jestin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+                <w:t xml:space="preserve">V. Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (1), pp.837-855. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (1), pp.119-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JB016831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2018GL080895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323188v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally activated crack fronts propagating in pinning disorder: simultaneous brittle/creep behavior depending on scale</w:t>
               </w:r>
@@ -3815,51 +3815,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (3), pp.2246 - 2261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3893,77 +3893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode-III interfacial crack propagation in heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4023,51 +4023,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.B. Frank</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4212,161 +4212,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the hidden signature of a magmatic recharge at Piton de la Fournaise volcano using small earthquakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How cracks are hot and cool: a burning issue for paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vincent-Dospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Naert-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL068383⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.5563-5571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM00615A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370706v1</w:t>
+                <w:t xml:space="preserve">hal-01340886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Note: Localization based on estimated source energy homogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semih Turkaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4401,210 +4431,180 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87 (9), pp.5563 - 5571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4962407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cracks are hot and cool: a burning issue for paper</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncovering the hidden signature of a magmatic recharge at Piton de la Fournaise volcano using small earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12, pp.5563-5571. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (9), pp.4255-4262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6SM00615A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01340886v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting seismic repeaters in the Central Basin of the Main Marmara Fault</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arne Stormo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hansen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4824,51 +4824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity distribution and locking depth along the Main Marmara Fault, Turkey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4935,222 +4935,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical origin of b-value changes during stimulation of deep geothermal reservoirs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights on earthquake triggering processes from early aftershocks of repeating microearthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40517-014-0022-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323383v1</w:t>
+                <w:t xml:space="preserve">hal-01214186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on earthquake triggering processes from early aftershocks of repeating microearthquakes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical origin of b-value changes during stimulation of deep geothermal reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Stormo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015JB012287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40517-014-0022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214186v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in seismicity and stress loading on subduction faults in the Kanto region, Japan, 2011–2014</w:t>
               </w:r>
@@ -5270,51 +5270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced seismicity in EGS reservoir: the creep route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5452,51 +5452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (12), pp.10.1002/2014JB011282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5524,546 +5524,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of seismic and aseismic deformations during earthquake swarms: An experimental approach</w:t>
+                <w:t xml:space="preserve">Decay and expansion of the early aftershock activity following the 2011, Mw9.0 Tohoku earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zhigang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Shiomi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.03.022⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (L18309), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL052797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701955v1</w:t>
+                <w:t xml:space="preserve">hal-00758084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay and expansion of the early aftershock activity following the 2011, Mw9.0 Tohoku earthquake</w:t>
+                <w:t xml:space="preserve">Interplay of seismic and aseismic deformations during earthquake swarms: An experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Shiomi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (L18309), pp.6. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331-332, pp.215-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GL052797⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758084v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling of fracture energy during brittle creep experiments</w:t>
+                <w:t xml:space="preserve">Rupture directivity of microearthquake sequences near Parkfield, California</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Got</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB008059⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L08310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701925v1</w:t>
+                <w:t xml:space="preserve">insu-00680902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture directivity of microearthquake sequences near Parkfield, California</w:t>
+                <w:t xml:space="preserve">Downscaling of fracture energy during brittle creep experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 38, pp.L08310. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B08215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011GL047303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00680902v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the seismicity in the eastern Marmara Sea a decade before and after the 17 August 1999 Izmit earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Özalaybey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6178,64 +6178,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Elkhoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6420,51 +6420,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new estimation of the decay of aftershock density with distance to the mainshock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6628,282 +6628,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geothermal Reservoir Deformation Monitoring Based on Coda Wave Interferometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Front and back-front of the seismic migration driven by fluid-induced aseismic slip in natural and anthropogenic earthquake sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Azzola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Danré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Garagash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04725746v1</w:t>
+                <w:t xml:space="preserve">hal-04890414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front and back-front of the seismic migration driven by fluid-induced aseismic slip in natural and anthropogenic earthquake sequences</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+                <w:t xml:space="preserve">Geothermal Reservoir Deformation Monitoring Based on Coda Wave Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Azzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-4549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890414v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04725746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing new seismicity catalogs to capture in detail the complexity of seismicity in the Gulf of Corinth, Greece</w:t>
               </w:r>
@@ -6928,51 +6928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cosso-Hoedt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis De Barros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7023,64 +7023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Minetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Turlure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Schlupp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7170,51 +7170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannes Lennart Kinscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress (EGC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7377,77 +7377,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging elastic deformation with coda wave interferometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Azzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Magnenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7489,51 +7489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced Seismic and Aseismic Slip in EGS Reservoir: Case Studies from Alsace, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7754,64 +7754,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la profondeur des séismes sur le Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer graphics. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (image de synthèse)</w:t>
@@ -7846,64 +7846,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des séismes dans l’espace et dans le temps – Coupes nord-sud et est-ouest de la sismicité sous le Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Duputel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Computer graphics. France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (image de synthèse)</w:t>
@@ -8214,51 +8214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05466800v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Minetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turlure" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220250248" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05458014v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031744" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yorillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Azzola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mattern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Griffiths" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027766" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118849" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04614270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamel Drif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Lennart Kinscher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitbuhl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Firode" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230284" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240117v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moutote" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Itoh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026603" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230128" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i2.285" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198297v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Drif" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad255" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Shu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spingos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Gualandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436310v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRGEOS.71" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043483v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. G Okubo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116653" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431935v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moutote" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091757" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03341790v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.77" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Cauchie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108480v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080895" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323188v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jestin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016831" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cochard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut J&#248;rgen M&#229;l&#248;y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawthorne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084778" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L. Turquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Kvalheim Eriksen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082198" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.063004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Frank" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubacar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw490" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370706v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068383" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628817v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Turkaya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962407" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naert-Guillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00615A" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karabulut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070505" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Stormo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2016.00018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006120" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323383v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0022-0" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214186v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012287" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011798" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0014-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamourette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011282" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701955v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Elkhoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.03.022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Peng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiomi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052797" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701925v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008059" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680902v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047303" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zalaybey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lengline" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;me&#231;-Mutlu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.07.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZS43TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701939v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036104" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Macedo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008180" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007119" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Azzola" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4549" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosso-Hoedt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11053" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Drif" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700774v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Cauchie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802937" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00398029v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818623v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01789470v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R Ferrazzini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05458014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Minetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031744" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05466800v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turlure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220250248" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yorillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Azzola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mattern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Griffiths" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027766" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118849" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04614270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamel Drif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Lennart Kinscher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitbuhl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Firode" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230284" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Drif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad255" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i2.285" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moutote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Itoh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Shu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spingos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Gualandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03341790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.77" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRGEOS.71" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moutote" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091757" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. G Okubo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116653" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Cauchie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jestin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016831" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080895" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cochard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut J&#248;rgen M&#229;l&#248;y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawthorne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084778" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L. Turquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Kvalheim Eriksen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082198" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.063004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Frank" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubacar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw490" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naert-Guillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00615A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Turkaya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962407" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karabulut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070505" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Stormo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2016.00018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006120" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214186v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012287" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323383v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0022-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011798" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0014-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamourette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011282" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758084v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Peng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiomi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052797" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701955v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Elkhoury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.03.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008059" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zalaybey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lengline" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;me&#231;-Mutlu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.07.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZS43TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701939v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036104" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Macedo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008180" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007119" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725746v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Azzola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4549" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosso-Hoedt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11053" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Drif" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700774v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Cauchie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802937" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00398029v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818623v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01789470v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R Ferrazzini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>