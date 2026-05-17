--- v2 (2026-04-27)
+++ v3 (2026-05-17)
@@ -100,1083 +100,1083 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B‐Value Evolution During the Strasbourg 2018–2022 Sequence of Induced Earthquakes</w:t>
+                <w:t xml:space="preserve">Intermittent induced seismicity during the multi-year operation of a geothermal reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Minetto</w:t>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+                <w:t xml:space="preserve">Vincent Maurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+                <w:t xml:space="preserve">Anthony Yorillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 130 (12), </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2025JB031744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggaf160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458014v1</w:t>
+                <w:t xml:space="preserve">insu-05099797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring-Induced Seismicity in Urban Environment Using Low-Cost Stations: Lessons Learned from the Strasbourg Dense Semipermanent Seismic Network, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">B‐Value Evolution During the Strasbourg 2018–2022 Sequence of Induced Earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Minetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Minetto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Grunberg</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismological Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0220250248⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JB031744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05466800v1</w:t>
+                <w:t xml:space="preserve">hal-05458014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intermittent induced seismicity during the multi-year operation of a geothermal reservoir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monitoring-Induced Seismicity in Urban Environment Using Low-Cost Stations: Lessons Learned from the Strasbourg Dense Semipermanent Seismic Network, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Minetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Turlure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Maurer</w:t>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Yorillo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Lambotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+              <w:t xml:space="preserve">Seismological Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggaf160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0220250248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05099797v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the Impact of Seasonal Water Table Fluctuations on Ambient Noise Interferometry Using Acousto‐Elastic Effect</w:t>
+                <w:t xml:space="preserve">Seismicity under a dormant volcano: unveiling active crustal faulting beneath Piton des Neiges, La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunliang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+                <w:t xml:space="preserve">Lise Firode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Azzola</w:t>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Mattern</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024GL110239⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120230284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04704511v1</w:t>
+                <w:t xml:space="preserve">hal-04496930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Stressing of Volcanic Rock: Microcracking and Crack Closure Monitored Through Acoustic Emission, Ultrasonic Velocity, and Thermal Expansion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the Impact of Seasonal Water Table Fluctuations on Ambient Noise Interferometry Using Acousto‐Elastic Effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Griffiths</w:t>
+                <w:t xml:space="preserve">Jerome Azzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J Heap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+                <w:t xml:space="preserve">Flavien Mattern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Baud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 129 (3), pp.e2023JB027766. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51 (18), pp.e2024GL110239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JB027766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024GL110239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492162v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic observation of a seismic back-front during fluid injection in both natural and anthropogenic earthquake swarms</w:t>
+                <w:t xml:space="preserve">Thermal Stressing of Volcanic Rock: Microcracking and Crack Closure Monitored Through Acoustic Emission, Ultrasonic Velocity, and Thermal Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Barros</w:t>
+                <w:t xml:space="preserve">Luke Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Danré</w:t>
+                <w:t xml:space="preserve">Michael J Heap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Garagash</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Baud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118849⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (3), pp.e2023JB027766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JB027766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621492v1</w:t>
+                <w:t xml:space="preserve">hal-04492162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced Seismicity Controlled by Injected Hydraulic Energy: The Case Study of the EGS Soultz‐Sous‐Forêts Site</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Kamel Drif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kamel Drif</w:t>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Lengliné</w:t>
+                <w:t xml:space="preserve">Jannes Lennart Kinscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmitbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129 (6), pp.e2023JB028190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023JB028190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-04614270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity under a dormant volcano: unveiling active crustal faulting beneath Piton des Neiges, La Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic observation of a seismic back-front during fluid injection in both natural and anthropogenic earthquake swarms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Firode</w:t>
+                <w:t xml:space="preserve">Philippe Danré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+                <w:t xml:space="preserve">Dmitry Garagash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 641, pp.118849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120230284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496930v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The largest induced earthquakes during the GEOVEN deep geothermal project, Strasbourg, 2018-2022: from source parameters to intensity maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.2446-2458. </w:t>
@@ -1214,90 +1214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent seismicity on the Kerguelen islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Rimpot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessia Maggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (2), pp.285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1357,64 +1357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Moutote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuji Itoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Socquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1513,51 +1513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Delouis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -1589,235 +1589,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04399831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling of Repeating Earthquakes at the Transition From Aseismic to Seismic Slip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Collective Behavior of Asperities Before Large Stick‐Slip Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiwei Shu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 50, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL101604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2023JB026696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04198299v1</w:t>
+                <w:t xml:space="preserve">hal-04307899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective Behavior of Asperities Before Large Stick‐Slip Events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling of Repeating Earthquakes at the Transition From Aseismic to Seismic Slip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiwei Shu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean Paul Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128 (9), </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JB026696⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GL101604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04307899v1</w:t>
+                <w:t xml:space="preserve">insu-04198299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The 2020–2021 seismic sequence in the Western Gulf of Corinth: Insights on the triggering mechanisms through high resolution seismological and geodetic data analysis</w:t>
               </w:r>
@@ -1931,485 +1931,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching for Transient Slow Slips Along the San Andreas Fault Near Parkfield Using Independent Component Analysis</w:t>
+                <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Michel</w:t>
+                <w:t xml:space="preserve">Abdulhakim Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+                <w:t xml:space="preserve">Cecile Doubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriano Gualandi</w:t>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacy Larochelle</w:t>
+                <w:t xml:space="preserve">Derek Keir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JB023201⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 192, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03747294v1</w:t>
+                <w:t xml:space="preserve">insu-03691300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Across and along-strike crustal structure variations of the western Afar margin and adjacent plateau: Insights from receiver functions analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Doubre</w:t>
+                <w:t xml:space="preserve">Jiří Zahradník</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+                <w:t xml:space="preserve">El Madani Aissaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek Keir</w:t>
+                <w:t xml:space="preserve">Pascal Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Pagli</w:t>
+                <w:t xml:space="preserve">Pierre Briole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bufféral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2022.104570⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03691300v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Searching for Transient Slow Slips Along the San Andreas Fault Near Parkfield Using Independent Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Madani Aissaoui</w:t>
+                <w:t xml:space="preserve">Sylvain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bernard</w:t>
+                <w:t xml:space="preserve">Romain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Briole</w:t>
+                <w:t xml:space="preserve">Adriano Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Bufféral</w:t>
+                <w:t xml:space="preserve">Stacy Larochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t>
+              <w:t xml:space="preserve">, 2022, 127, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JB023201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781958v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03747294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismicity of La Réunion island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2473,90 +2473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced and triggered seismicity below the city of Strasbourg, France from November 2019 to January 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lambotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grunberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Jund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2601,451 +2601,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare Occurrences of Non‐cascading Foreshock Activity in Southern California</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking dike propagation leading to the 2018 Kīlauea eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Moutote</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+                <w:t xml:space="preserve">P.G. G Okubo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020GL091757⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 553, pp.116653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431935v1</w:t>
+                <w:t xml:space="preserve">hal-03043483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Western Gulf of Corinth (Greece) 2020–2021 Seismic Crisis and Cascading Events: First Results from the Corinth Rift Laboratory Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare Occurrences of Non‐cascading Foreshock Activity in Southern California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moutote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Kaviris</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seismic Record</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1785/0320210021⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020GL091757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03304514v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking dike propagation leading to the 2018 Kīlauea eruption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+                <w:t xml:space="preserve">The Western Gulf of Corinth (Greece) 2020–2021 Seismic Crisis and Cascading Events: First Results from the Corinth Rift Laboratory Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Kaviris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Elias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasilis Kapetanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Serpetsidaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G. G Okubo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Karakonstantis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 553, pp.116653. </w:t>
+              <w:t xml:space="preserve">The Seismic Record</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (2), pp.85-95. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2020.116653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1785/0320210021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043483v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03304514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Strain Effects on Wave Scattering: Implications for Coda Wave Interferometry (CWI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Azzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Zigone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3109,64 +3109,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic asperity size evolution during fluid injection: case study of the 1993 Soultz-sous-Forêts injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lena Cauchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 221 (2), pp.968-980. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3213,64 +3213,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Partitioning During Subcritical Mode I Crack Propagation Through a Heterogeneous Interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 124 (1), pp.837-855. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3317,51 +3317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining Spatiotemporal Characteristics of Magma Migration at Piton De La Fournaise Volcano From Pre-eruptive Seismicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3421,51 +3421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally activated crack fronts propagating in pinning disorder: simultaneous brittle/creep behavior depending on scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knut Jørgen Måløy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3551,51 +3551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hawthorne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (22), pp.12823-12832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3681,51 +3681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredrik Kvalheim Eriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 46 (7), pp.3726-3733. </w:t>
@@ -3763,103 +3763,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Cracking in Westerly Granite Monitored Using Direct Wave Velocity, Coda Wave Interferometry, and Acoustic Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Heap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (3), pp.2246 - 2261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3906,64 +3906,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mode-III interfacial crack propagation in heterogeneous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3991,1343 +3991,1343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02323273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbricated slip rate processes during slow slip transients imaged by low-frequency earthquakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Seismicity related to the hydraulic stimulation of GRT1, Rittershoffen, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.B. Frank</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Marsan</w:t>
+                <w:t xml:space="preserve">M. Boubacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+                <w:t xml:space="preserve">J. Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 476, pp.122 - 131. </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 208 (3), pp.1704-1715. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggw490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924549v1</w:t>
+                <w:t xml:space="preserve">hal-01924555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity related to the hydraulic stimulation of GRT1, Rittershoffen, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Imbricated slip rate processes during slow slip transients imaged by low-frequency earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boubacar</w:t>
+                <w:t xml:space="preserve">W.B. Frank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Schmittbuhl</w:t>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 208 (3), pp.1704-1715. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 476, pp.122 - 131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gji/ggw490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.07.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924555v1</w:t>
+                <w:t xml:space="preserve">hal-01924549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How cracks are hot and cool: a burning issue for paper</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+                <w:t xml:space="preserve">Seismicity distribution and locking depth along the Main Marmara Fault, Turkey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Santucci</w:t>
+                <w:t xml:space="preserve">H. Karabulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Vincent-Dospital</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6SM00615A⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (3), pp.954-965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GC006120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01340886v1</w:t>
+                <w:t xml:space="preserve">hal-02323367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Note: Localization based on estimated source energy homogeneity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soft-Clamp Fiber Bundle Model and Interfacial Crack Propagation: Comparison Using a Non-linear Imposed Displacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Stormo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semih Turkaya</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alex Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 87 (9), pp.5563 - 5571. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4962407⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2016.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01628817v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the hidden signature of a magmatic recharge at Piton de la Fournaise volcano using small earthquakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">How cracks are hot and cool: a burning issue for paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Santucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Vincent-Dospital</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Naert-Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL068383⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, pp.5563-5571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6SM00615A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370706v1</w:t>
+                <w:t xml:space="preserve">hal-01340886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting seismic repeaters in the Central Basin of the Main Marmara Fault</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Bouchon</w:t>
+                <w:t xml:space="preserve">Uncovering the hidden signature of a magmatic recharge at Piton de la Fournaise volcano using small earthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Duputel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 43 (18), pp.9527 - 9534. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 43 (9), pp.4255-4262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL068383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL070505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01924558v1</w:t>
+                <w:t xml:space="preserve">hal-01370706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Clamp Fiber Bundle Model and Interfacial Crack Propagation: Comparison Using a Non-linear Imposed Displacement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Note: Localization based on estimated source energy homogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semih Turkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredrik Kvalheim Eriksen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 87 (9), pp.5563 - 5571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphy.2016.00018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4962407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501003v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismicity distribution and locking depth along the Main Marmara Fault, Turkey</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Long-lasting seismic repeaters in the Central Basin of the Main Marmara Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Karabulut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (3), pp.954-965. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43 (18), pp.9527 - 9534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2015GC006120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL070505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323367v1</w:t>
+                <w:t xml:space="preserve">hal-01924558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights on earthquake triggering processes from early aftershocks of repeating microearthquakes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Changes in seismicity and stress loading on subduction faults in the Kanto region, Japan, 2011–2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Gardonio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Marsan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015JB012287⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 120, pp.2616 - 2626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014JB011798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214186v1</w:t>
+                <w:t xml:space="preserve">hal-01214187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical origin of b-value changes during stimulation of deep geothermal reservoirs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Insights on earthquake triggering processes from early aftershocks of repeating microearthquakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Ampuero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geothermal Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40517-014-0022-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015JB012287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323383v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in seismicity and stress loading on subduction faults in the Kanto region, Japan, 2011–2014</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mechanical origin of b-value changes during stimulation of deep geothermal reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Stormo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 120, pp.2616 - 2626. </w:t>
+              <w:t xml:space="preserve">Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2014JB011798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40517-014-0022-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214187v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induced seismicity in EGS reservoir: the creep route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid‐induced earthquakes with variable stress drop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lamourette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5452,51 +5452,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cuenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 119 (12), pp.10.1002/2014JB011282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5524,960 +5524,960 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decay and expansion of the early aftershock activity following the 2011, Mw9.0 Tohoku earthquake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interplay of seismic and aseismic deformations during earthquake swarms: An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhigang Peng</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GL052797⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 331-332, pp.215-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758084v1</w:t>
+                <w:t xml:space="preserve">hal-00701955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of seismic and aseismic deformations during earthquake swarms: An experimental approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decay and expansion of the early aftershock activity following the 2011, Mw9.0 Tohoku earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Enescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhigang Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Shiomi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 331-332, pp.215-223. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (L18309), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2012.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012GL052797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701955v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rupture directivity of microearthquake sequences near Parkfield, California</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short term forecasting of explosions at Ubinas volcano, Perú</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Got</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Traversa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Macedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Métaxian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Robert Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL047303⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B11301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00680902v1</w:t>
+                <w:t xml:space="preserve">insu-00681771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Downscaling of fracture energy during brittle creep experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Rupture directivity of microearthquake sequences near Parkfield, California</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Got</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2010JB008059⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.L08310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701925v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00680902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the seismicity in the eastern Marmara Sea a decade before and after the 17 August 1999 Izmit earthquake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Downscaling of fracture energy during brittle creep experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Kömeç-Mutlu</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116, pp.B08215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2010JB008059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.07.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00680754v1</w:t>
+                <w:t xml:space="preserve">hal-00701925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average crack-front velocity during subcritical fracture propagation in a heterogeneous medium</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evolution of the seismicity in the eastern Marmara Sea a decade before and after the 17 August 1999 Izmit earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Karabulut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Özalaybey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kömeç-Mutlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036104⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 510 (1-2), pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701939v1</w:t>
+                <w:t xml:space="preserve">insu-00680754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short term forecasting of explosions at Ubinas volcano, Perú</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Robert Grasso</w:t>
+                <w:t xml:space="preserve">Average crack-front velocity during subcritical fracture propagation in a heterogeneous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Elkhoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Ampuero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 116, pp.B11301. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.036104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2010JB008180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.036104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00681771v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00701939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new estimation of the decay of aftershock density with distance to the mainshock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Marsan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 115, pp.09302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6511,64 +6511,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring the coseismic and postseismic stress changes caused by the 2004 Mw = 6 Parkfield earthquake from variations of recurrence times of microearthquakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Marsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 114, pp.B10303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6628,593 +6628,593 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front and back-front of the seismic migration driven by fluid-induced aseismic slip in natural and anthropogenic earthquake sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geothermal Reservoir Deformation Monitoring Based on Coda Wave Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis De Barros</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Jérôme Azzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-4549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890414v1</w:t>
+                <w:t xml:space="preserve">insu-04725746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geothermal Reservoir Deformation Monitoring Based on Coda Wave Interferometry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Front and back-front of the seismic migration driven by fluid-induced aseismic slip in natural and anthropogenic earthquake sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Danré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Garagash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725746v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing new seismicity catalogs to capture in detail the complexity of seismicity in the Gulf of Corinth, Greece</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Monitoring induced seismicity in urban environment: assessing the performance of low-cost stations within Dense Semi-permanent Seismic Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Minetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grunberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Turlure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cosso-Hoedt</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Schlupp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890552v1</w:t>
+                <w:t xml:space="preserve">insu-04725733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring induced seismicity in urban environment: assessing the performance of low-cost stations within Dense Semi-permanent Seismic Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Establishing new seismicity catalogs to capture in detail the complexity of seismicity in the Gulf of Corinth, Greece</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Danré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Minetto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cosso-Hoedt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04725733v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faulting and hydraulic energy balance during fluid injection in the Soultz-sous-Forêts geothermal reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Drif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannes Lennart Kinscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geothermal Congress (EGC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7239,103 +7239,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing 10 years of spatio-temporal aseismic slip history along the San Andreas Fault near Parkfield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Gualandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacy Larochelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
@@ -7358,269 +7358,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging elastic deformation with coda wave interferometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Induced Seismic and Aseismic Slip in EGS Reservoir: Case Studies from Alsace, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lengliné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Cauchie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2018, Vienna, Austria, 8-13 April 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First EAGE/IGA/DGMK Joint Workshop on Deep Geothermal Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700774v1</w:t>
+                <w:t xml:space="preserve">hal-04793277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induced Seismic and Aseismic Slip in EGS Reservoir: Case Studies from Alsace, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Imaging elastic deformation with coda wave interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Azzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Zigone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Magnenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First EAGE/IGA/DGMK Joint Workshop on Deep Geothermal Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2018, Vienna, Austria, 8-13 April 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3997/2214-4609.201802937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04793277v1</w:t>
+                <w:t xml:space="preserve">hal-04700774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7638,51 +7638,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ÉVOLUTION DES CONTRAINTES DÉDUITE DES VARIATIONS DE SISMICITÉ :APPLICATION AUX VOLCANS BASALTIQUES ET AUX FAILLES ACTIVES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université de Savoie, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7741,51 +7741,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de la profondeur des séismes sur le Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7833,51 +7833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des séismes dans l’espace et dans le temps – Coupes nord-sud et est-ouest de la sismicité sous le Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7957,64 +7957,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte de l'édifice volcanique du Piton de la Fournaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lengliné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zacharie Duputel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie R Ferrazzini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8214,51 +8214,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05458014v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Minetto" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031744" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05466800v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turlure" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220250248" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099797v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yorillo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf160" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704511v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Azzola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mattern" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110239" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492162v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Griffiths" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027766" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621492v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118849" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04614270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamel Drif" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Lennart Kinscher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitbuhl" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028190" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Firode" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230284" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Drif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad255" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i2.285" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moutote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Itoh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198299v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101604" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307899v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Shu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026696" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spingos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747294v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Gualandi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023201" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03341790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.77" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRGEOS.71" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431935v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moutote" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091757" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043483v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. G Okubo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116653" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Cauchie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jestin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016831" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080895" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cochard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut J&#248;rgen M&#229;l&#248;y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawthorne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084778" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L. Turquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Kvalheim Eriksen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082198" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.063004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924549v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Frank" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924555v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubacar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw490" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340886v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naert-Guillot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00615A" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628817v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Turkaya" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962407" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370706v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068383" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924558v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karabulut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070505" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501003v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Stormo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2016.00018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323367v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006120" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214186v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012287" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323383v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0022-0" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214187v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enescu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011798" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0014-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamourette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011282" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758084v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Peng" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiomi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052797" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701955v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Elkhoury" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.03.022" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047303" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701925v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008059" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680754v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zalaybey" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lengline" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;me&#231;-Mutlu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.07.009" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZS43TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701939v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036104" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681771v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Macedo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008180" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007119" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890414v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725746v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Azzola" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4549" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890552v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosso-Hoedt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11053" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Drif" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700774v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793277v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Cauchie" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802937" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00398029v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818623v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01789470v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R Ferrazzini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05099797v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Yorillo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf160" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05458014v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Minetto" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Schmittbuhl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JB031744" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05466800v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Turlure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lambotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220250248" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496930v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Firode" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Duputel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230284" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704511v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunliang Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Azzola" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Mattern" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Zigone" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GL110239" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492162v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Griffiths" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Heap" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB027766" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-04614270v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kamel Drif" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lenglin&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannes Lennart Kinscher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmitbuhl" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB028190" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118849" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Drif" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad255" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357098v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Rimpot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Maggi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v2i2.285" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240117v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moutote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Itoh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Socquet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026603" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120230128" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307899v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiwei Shu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JB026696" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04198299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL101604" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220673v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spingos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03691300v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulhakim Ahmed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Doubre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek Keir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Pagli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2022.104570" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03747294v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Michel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Gualandi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacy Larochelle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03341790v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.77" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436310v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Jund" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/CRGEOS.71" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043483v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G. G Okubo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2020.116653" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moutote" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL091757" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550077v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018974" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054357v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Cauchie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa051" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323188v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jestin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB016831" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108480v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Duputel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ferrazzini" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018GL080895" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130594v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Cochard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knut J&#248;rgen M&#229;l&#248;y" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Toussaint" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2017.0399" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Williams" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hawthorne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL084778" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130588v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L. Turquet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Kvalheim Eriksen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Daniel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL082198" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789364v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB015191" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323273v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.97.063004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924555v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubacar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggw490" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924549v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.B. Frank" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Ampuero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.07.032" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323367v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Karabulut" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouchon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC006120" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501003v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Stormo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hansen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2016.00018" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01340886v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Santucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Vincent-Dospital" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Naert-Guillot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6SM00615A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370706v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068383" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01628817v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semih Turkaya" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4962407" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924558v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070505" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214187v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gardonio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Marsan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Enescu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bouchon" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011798" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214186v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Ampuero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012287" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323383v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0022-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cuenot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Genter" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40517-014-0014-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111195v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lamourette" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vivin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011282" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701955v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Elkhoury" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2012.03.022" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758084v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Peng" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Shiomi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL052797" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681771v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Traversa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Macedo" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008180" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680902v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047303" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701925v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB008059" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680754v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. &#214;zalaybey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lengline" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K&#246;me&#231;-Mutlu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.07.009" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7ZS43TX-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701939v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.036104" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565203v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009JB007119" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498789v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JB006118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725746v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Azzola" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Magnenet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-4549" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890414v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04725733v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlupp" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11053" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890552v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosso-Hoedt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03975949v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Drif" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588162v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793277v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Cauchie" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201802937" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700774v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00398029v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01818623v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/medihal-01789470v2" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie R Ferrazzini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>