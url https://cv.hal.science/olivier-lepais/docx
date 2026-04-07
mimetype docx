--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -171,51 +171,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (52)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -309,6485 +309,6619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequence-based microsatellite genotyping for the non-model Neotropical tree species Anadenanthera colubrina (Leguminosae)</w:t>
+                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Lorena Goncalves</w:t>
+                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Victoria García</w:t>
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 158 (1), pp.43 - 52. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5091/plecevo.138834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006488v1</w:t>
+                <w:t xml:space="preserve">hal-04879778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted Dispersal in the Late Successional Forest Tree Species &amp;lt;i&amp;gt;Nothofagus Pumilio&amp;lt;/i&amp;gt;: Consequences Under Global Change</w:t>
+                <w:t xml:space="preserve">Correction: Tracking repeat spawning anadromous fish migrations over multiple years in a fragmented river suggests philopatry and sex‑linked variation in space use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Soliani</w:t>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sekely</w:t>
+                <w:t xml:space="preserve">J. Robert Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Zamora‐ballesteros</w:t>
+                <w:t xml:space="preserve">Demetra Andreou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Heer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Charles Crundwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie R Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.71002⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (2), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-025-01176-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05168694v1</w:t>
+                <w:t xml:space="preserve">hal-04997981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Tracking repeat spawning anadromous fish migrations over multiple years in a fragmented river suggests philopatry and sex‑linked variation in space use</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Counting the Invisible: New Tools to Estimate the Number of Contributors From Sequence‐Based Microsatellite Genotyping of Environmental DNA Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robert Britton</w:t>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demetra Andreou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-025-01176-0⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997981v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting the Invisible: New Tools to Estimate the Number of Contributors From Sequence‐Based Microsatellite Genotyping of Environmental DNA Samples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Restricted Dispersal in the Late Successional Forest Tree Species &amp;lt;i&amp;gt;Nothofagus Pumilio&amp;lt;/i&amp;gt;: Consequences Under Global Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sekely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Zamora‐ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.70051⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300732v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-throughput sequence-based microsatellite genotyping for the non-model Neotropical tree species Anadenanthera colubrina (Leguminosae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">Alejandra Lorena Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+                <w:t xml:space="preserve">María Victoria García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121, </w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158 (1), pp.43 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.138834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481461v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offspring sex ratio increases with paternal reproductive success in a colony of southern elephant seals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking repeat spawning anadromous fish migrations over multiple years in a fragmented river suggests philopatry and sex-linked variation in space use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Crundwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Allegue</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Coraline Bichet</w:t>
+                <w:t xml:space="preserve">Jamie Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mms.13108⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (2), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-024-01048-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04640059v1</w:t>
+                <w:t xml:space="preserve">hal-04640042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and population structure of Botryosphaeria dothidea and Neofusicoccum parvum on English walnut (Juglans regia L.) in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offspring sex ratio increases with paternal reproductive success in a colony of southern elephant seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Allegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha C Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Belair</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Neige Hébrard</w:t>
+                <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67613-6⟩</w:t>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mms.13108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841244v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking repeat spawning anadromous fish migrations over multiple years in a fragmented river suggests philopatry and sex-linked variation in space use</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Davies</w:t>
+                <w:t xml:space="preserve">Genetic diversity and population structure of Botryosphaeria dothidea and Neofusicoccum parvum on English walnut (Juglans regia L.) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Belair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robert Britton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Crundwell</w:t>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Dodd</w:t>
+                <w:t xml:space="preserve">Marie-Neige Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 86 (2), pp.34. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.19817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-024-01048-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67613-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640042v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of microsatellite markers for the French endemic Angelica heterocarpa (Apiaceae) and congeneric sympatric species</w:t>
+                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Revardel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-021-05903-2⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04028545v1</w:t>
+                <w:t xml:space="preserve">hal-04481461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint analysis of microsatellites and flanking sequences enlightens complex demographic history of interspecific gene flow and vicariance in rear-edge oak populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Véla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Beghami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 129, pp.169-182. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00550-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03705508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iguana insularis (Iguanidae) from the southern Lesser Antilles: An endemic lineage endangered by hybridization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Schikorski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrike Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Daltry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zookeys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 1086, pp.137 - 161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3897/zookeys.1086.76079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea trout ( Salmo trutta ) straying rate decreases as distance from river mouth increases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaia Lamarins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfb.15152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03766572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomic and historical analysis suggests a global invasion by bridgehead processes in Mimulus guttatus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Development and characterization of microsatellite markers for the French endemic Angelica heterocarpa (Apiaceae) and congeneric sympatric species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Revardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01795-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-021-05903-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03310344v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse morphologique et taxonomique du complexe Quercus faginea (Fagaceae) en Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdeldjalil Aissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Beghami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Errol Véla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany / Botanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 99 (2), pp.99-113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2020-0075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhaplotype genotyping-by-sequencing of 98 highly polymorphic markers in three chestnut tree species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population genomic and historical analysis suggests a global invasion by bridgehead processes in Mimulus guttatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Larue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Mario Vallejo-Marín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Jannice Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy J. Petit</w:t>
+                <w:t xml:space="preserve">Alex D Twyford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie M Ickert-Bond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-020-01157-5⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01795-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882025v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable outcomes of hybridization between declining Alosa alosa and Alosa fallax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Taillebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David José Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (4), pp.636-651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Microhaplotype genotyping-by-sequencing of 98 highly polymorphic markers in three chestnut tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.9085⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-020-01157-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936408v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling individual movement between populations from effective dispersal in the facultative anadromous Salmo trutta L.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eff.12349⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.9085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604159v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating the effective number of breeders from single parr samples for conservation monitoring of wild populations of Atlantic salmon Salmo salar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 92 (3), pp.699-726. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jfb.13537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation of the promoter region of bnip3 and bnip3l genes induced by metabolic programming</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disentangling individual movement between populations from effective dispersal in the facultative anadromous Salmo trutta L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Liu</w:t>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5048-4⟩</w:t>
+              <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 27 (1), pp.323-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eff.12349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880453v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing mate choice and overdominance at MH in natural families of Atlantic salmon Salmo salar</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">DNA methylation of the promoter region of bnip3 and bnip3l genes induced by metabolic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Romero Garmendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.13260⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5048-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606516v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of threshold reaction norms for male alternative reproductive tactics in Atlantic salmon (Salmo salar L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Testing mate choice and overdominance at MH in natural families of Atlantic salmon Salmo salar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barroso-Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Romero Garmendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep43552⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (4), pp.1644-1659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607585v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With our powers combined: integrating behavioral and genetic data to estimate mating success and sexual selection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Genetic architecture of threshold reaction norms for male alternative reproductive tactics in Atlantic salmon (Salmo salar L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Royer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.2.14956⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (43552), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep43552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588622v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01607585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual selection leads to a tenfold difference in reproductive success of alternative reproductive tactics in male Atlantic salmon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">With our powers combined: integrating behavioral and genetic data to estimate mating success and sexual selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lange</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rethinking Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.2.14956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-016-1372-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01901385v1</w:t>
+                <w:t xml:space="preserve">hal-01588622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remodelling of the hepatic epigenetic landscape of glucose-intolerant rainbow trout (Oncorhynchus mykiss) by nutritional status and dietary carbohydrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Marandel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Arbenoits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, 12 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep32187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space use and its effects on reproductive success of anadromous Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 73 (10), pp.1461-1471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjfas-2015-0518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Structure of a Natural Oak Community in Central Italy: Evidence of Gene Flow between Three Sympatric White Oak Species (Quercus, Fagaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaby Antonecchia</w:t>
+                <w:t xml:space="preserve">Sexual selection leads to a tenfold difference in reproductive success of alternative reproductive tactics in male Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Fortini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Legér</w:t>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (5-6), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-016-1372-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15287/afr.2015.415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02139663v1</w:t>
+                <w:t xml:space="preserve">hal-01901385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concentration of plasma metabolites varies throughout reproduction and affects offspring number in wild brown trout (Salmo trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 184, pp.90-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.01.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evidence of hybridization between the endangered native species Iguana delicatissima and the invasive Iguana iguana (Reptilia, Iguanidae) in the Lesser Antilles: management Implications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Genetic Structure of a Natural Oak Community in Central Italy: Evidence of Gene Flow between Three Sympatric White Oak Species (Quercus, Fagaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Antonecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127575⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (2), pp.205-216-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15287/afr.2015.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01901355v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two are better than one: combining landscape genomics and common gardens for detecting local adaptation in forest trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Genetic evidence of hybridization between the endangered native species Iguana delicatissima and the invasive Iguana iguana (Reptilia, Iguanidae) in the Lesser Antilles: management Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12906⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02630547v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimRAD: an R package for simulation-based prediction of the number of loci expected in RADseq and similar genotyping by sequencing approaches.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Two are better than one: combining landscape genomics and common gardens for detecting local adaptation in forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jason T Weir</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12273⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (19), pp.4671-4673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02633536v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High genetic diversity and distinctiveness of rear-edge climate relicts maintained by ancient tetraploidisation for Alnus glutinosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">SimRAD: an R package for simulation-based prediction of the number of loci expected in RADseq and similar genotyping by sequencing approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laïla Rhazi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jason T Weir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (9), 11 p. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.1314-1321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644159v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and variability of postmating reproductive isolating barriers between four European white oak species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High genetic diversity and distinctiveness of rear-edge climate relicts maintained by ancient tetraploidisation for Alnus glutinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert François</w:t>
+                <w:t xml:space="preserve">Serge D Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samia Ben Saad-Limam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benslama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laïla Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-013-0602-3⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), 11 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650757v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf shape and size differentiation in white oaks : assessment of allometric relationships among three sympatric species and their hybrids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Strength and variability of postmating reproductive isolating barriers between four European white oak species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/667234⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.841-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-013-0602-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647636v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triploid bumblebees indicate a direct cost of inbreeding in fragmented populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Leaf shape and size differentiation in white oaks : assessment of allometric relationships among three sympatric species and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Viscosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Antonecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173 (8), pp.875-884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/667234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05679.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02651484v1</w:t>
+                <w:t xml:space="preserve">hal-02647636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation and population decline of an endangered hoverfly Blera fallax (Diptera : Syrphidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Triploid bumblebees indicate a direct cost of inbreeding in fragmented populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darvill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Krützen</w:t>
+                <w:t xml:space="preserve">L.C. Woodall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Greminger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Goulson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (5), pp.1283-1291. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (16), pp.3988-3995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-012-0371-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05679.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651829v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing demographic events from population genetic data: the introduction of bumblebees to New Zealand</w:t>
+                <w:t xml:space="preserve">Genetic variation and population decline of an endangered hoverfly Blera fallax (Diptera : Syrphidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. C. Lye</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">E.L. Rotheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krützen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Greminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05139.x⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (5), pp.1283-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-012-0371-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649972v1</w:t>
+                <w:t xml:space="preserve">hal-02651829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive patterns shape introgression dynamics and species succession within the european white oak species complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 65 (1), pp.156-170. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01101.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirteen microsatellites developed by SSR-enriched pyrosequencing for Solanum rostratum (Solanaceae) and related species</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">De Novo Discovery and Multiplexed Amplification of Microsatellite Markers for Black Alder (Alnus glutinosa) and Related Species Using SSR-Enriched Shotgun Pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (5), pp.627-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esr062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.1100159⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02646317v1</w:t>
+                <w:t xml:space="preserve">hal-02649970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure, dispersal and colonization history of the garden bumblebee Bombus hortorum in the Western Isles of Scotland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thirteen microsatellites developed by SSR-enriched pyrosequencing for Solanum rostratum (Solanaceae) and related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallejo-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solis-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Darvill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-011-0190-4⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (10), pp.e296-e299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1100159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652253v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Novo Discovery and Multiplexed Amplification of Microsatellite Markers for Black Alder (Alnus glutinosa) and Related Species Using SSR-Enriched Shotgun Pyrosequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Population structure, dispersal and colonization history of the garden bumblebee Bombus hortorum in the Western Isles of Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Kaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Lye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darvill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.867-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-011-0190-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/esr062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649970v1</w:t>
+                <w:t xml:space="preserve">hal-02652253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of random and SSR-enriched shotgun pyrosequencing for microsatellite discovery and single multiplex PCR optimization in Acacia harpophylla F. Muell. Ex Benth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reconstructing demographic events from population genetic data: the introduction of bumblebees to New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Lye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03002.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (14), pp.2888-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05139.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644253v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current trends in microsatellite genotyping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of random and SSR-enriched shotgun pyrosequencing for microsatellite discovery and single multiplex PCR optimization in Acacia harpophylla F. Muell. Ex Benth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (4), pp.591-611. </w:t>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.711-724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03014.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03002.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652759v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic differences in dispersal lead to differential sensitivity to habitat fragmentation in two bumblebee species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Darvill</w:t>
+                <w:t xml:space="preserve">Current trends in microsatellite genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. O’connor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. C. Lye</w:t>
+                <w:t xml:space="preserve">Lelia L. Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Waters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick P. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04423.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.591-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666965v1</w:t>
+                <w:t xml:space="preserve">hal-02652759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of land use at a landscape scale on bumblebee nest density and survival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cryptic differences in dispersal lead to differential sensitivity to habitat fragmentation in two bumblebee species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darvill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Lye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roy A. Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (6), pp.1207-1215. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.53-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2010.01872.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04423.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666152v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of bumblebee queen dispersal distances using sibship reconstruction method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of land use at a landscape scale on bumblebee nest density and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Goulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet L. Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy A. Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04500.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (6), pp.1207-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2010.01872.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661910v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf morphological analyses in four European oak species (Quercus) and their hybrids: A comparison of traditional and geometric morphometric methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estimation of bumblebee queen dispersal distances using sibship reconstruction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Darvill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet L. Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Fortini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roy A. Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11263500902723129⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.819-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04500.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668459v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species relative abundance and direction of introgression in oaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18 (10), pp.2228 - 2242. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04137.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of north african atlas cedar (cedrus atlantica, pinaceae): combined molecular and fossil data reveal a complex quaternary history</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Leaf morphological analyses in four European oak species (Quercus) and their hybrids: A comparison of traditional and geometric morphometric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Viscosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.0800010⟩</w:t>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 143 (3), pp.564-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11263500902723129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660991v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and identification of tunisian olive tree varieties by microsatellite markers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogeography of north african atlas cedar (cedrus atlantica, pinaceae): combined molecular and fossil data reveal a complex quaternary history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Salimonti</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Anass Terrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Enzo Perri</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador Talavera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HortScience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (10), pp.1262-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0800010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662168v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterization and identification of tunisian olive tree varieties by microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Salimonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Perri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HortScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (5), pp.1371-1376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High throughput microsatellite genotyping in oak species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvae Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (4-5), pp.238-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6797,3109 +6931,3109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travaux d’ECOVEA sur les espèces exotiques envahissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques sur la gestion des déchets des plantes exotiques envahissantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique des communautés à isoétides des lacs et des étangs du littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'école doctorale Sciences et environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale Sciences et Environnement n°304, Feb 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoé Delporte</w:t>
+                <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t>
+              <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734680v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of the isoetid communities in Aquitaine shallow lakes: a conservation genetic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Limnologie, Oct 2024, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alidou Sana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
+              <w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736342v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving genomic diversity in tropical trees from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCB, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and taxonomic diversity of isoetid communities in Aquitaine shallow lakes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Food for models : knowledge on metapopulation functioning and marine use of European shads (Alosa alosa and Alosa fallax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Antunes,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Aquatic Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Aquatic Plants Group, Nov 2023, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">Annual ICES Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for the Exploration of the Sea, Sep 2023, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382438v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and taxonomic diversity of isoetid communities in Aquitaine shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16. International Symposium on Aquatic Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Aquatic Plants Group, Nov 2023, Antwerp, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664198v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food for models : knowledge on metapopulation functioning and marine use of European shads (Alosa alosa and Alosa fallax</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Bareille</w:t>
+                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ICES Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNITBV, Brașov, Romania, Sep 2023, Brasov, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31926/evoltree.2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235807v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NGS : New-genotyping strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approches moléculaires pour étudier l'effet de l'utilisation des terres d'un paysage agricole sur les populations de bourdons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontre d'écologie des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791697v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces : un nouvel indicateur de l’état des populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hybridation entre l’alose vraie et la grande alose sur la façade Atlantique Française : causes et conséquences pour leur conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Taillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et technique du Pôle Migrateurs INRA AFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. 12 p</w:t>
+              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791159v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation entre l’alose vraie et la grande alose sur la façade Atlantique Française : causes et conséquences pour leur conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces : un nouvel indicateur de l’état des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Taillebois</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et technique du Pôle Migrateurs INRA AFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791213v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches moléculaires pour étudier l'effet de l'utilisation des terres d'un paysage agricole sur les populations de bourdons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">NGS : New-genotyping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre d'écologie des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791503v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génotypage de microsatellites par séquençage : aspects méthodologiques et analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces (NombReEff) : un nouvel indicateur de l'état des populations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Développement rapide de marqueurs SNP pour l’aide à la gestion de la truite commune (Salmo trutta L.) dans le bassin de l’Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 16 diapos</w:t>
+              <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603135v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-efficient estimation of effective population size from single parr sample for Atlantic salmon conservation monitoring of rear-edge populations in southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces (NombReEff) : un nouvel indicateur de l'état des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605318v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement rapide de marqueurs SNP pour l’aide à la gestion de la truite commune (Salmo trutta L.) dans le bassin de l’Adour</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Cost-efficient estimation of effective population size from single parr sample for Atlantic salmon conservation monitoring of rear-edge populations in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603236v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating movement and effective dispersal in a partially migratory fish</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Population genomics of early male parr maturation in Atlantic salmon natural populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Aberystwyth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608138v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of early male parr maturation in Atlantic salmon natural populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Planification d’expérience RADseq : approche par simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom</w:t>
+              <w:t xml:space="preserve">Approches RADseq pour l'étude de la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche Génomique Environnementale (GDR3692). FRA., Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741168v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d’expérience RADseq : approche par simulation.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating movement and effective dispersal in a partially migratory fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches RADseq pour l'étude de la biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche Génomique Environnementale (GDR3692). FRA., Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799371v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de la maturation chez le saumon Atlantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Aspects génomiques de la maturation précoce chez les tacons mâles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rennes, France. 13 diapos</w:t>
+              <w:t xml:space="preserve">Réunion du Réseau Spam Salmonades du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Thonon-les-Bains, France. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797408v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects génomiques de la maturation précoce chez les tacons mâles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des Pyrénées aux Alpes, la sélection sexuelle dans tous ses états chez la truite commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Chantriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Réseau Spam Salmonades du Département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Thonon-les-Bains, France. 16 diapos</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Thonon les Bains, France. 35 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798305v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Pyrénées aux Alpes, la sélection sexuelle dans tous ses états chez la truite commune</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elie Chantriaux</w:t>
+                <w:t xml:space="preserve">Do sea trout migrations promote interbasin connectivity between populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Réseau Spam Salmonades du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Thonon les Bains, France. 35 diapos</w:t>
+              <w:t xml:space="preserve">2. International Sea Trout Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inland Fisheries Ireland. IRL., Oct 2015, Dundalk, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901378v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do sea trout migrations promote interbasin connectivity between populations?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Génétique de la maturation chez le saumon Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Sea Trout Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inland Fisheries Ireland. IRL., Oct 2015, Dundalk, Ireland</w:t>
+              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France. 13 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742521v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation pour la prévision du nombre de locus ciblés par les approches de Génotypage par Séquençage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Paternal inheritance of alternative mating tactics in male Atlantic salmon: Toward an integrated population genomics perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yec'Han Laizet</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">2. International Conference on Integrative Salmonid Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799259v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal inheritance of alternative mating tactics in male Atlantic salmon: Toward an integrated population genomics perspective.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Simulation pour la prévision du nombre de locus ciblés par les approches de Génotypage par Séquençage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yec'Han Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Integrative Salmonid Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797180v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternal inheritance of alternative mating tactics in male Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et structuration génétique des chênes à l’échelle de deux paysages : impact de l’écologie, de l’histoire et de la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Willm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque national du BRG. Ressources génétiques : des ressources partagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9909,1465 +10043,1347 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité taxonomique et génétique des communautés à isoétides des lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de la biodiversité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and taxonomic diversity of Aquitaine coast lakes isoetid communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow for any non-model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque du GDR Génomique environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La Rochelle, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of low flow on y-o-y Atlantic salmon : density-dependent and density-independent factors interact to decrease population resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom. 162 p., 2017, Understanding fish populations. Symposium handbook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea trout migrations and management practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSBI 2016. Annual symposium of the Fisheries Society of the British Isles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom. , 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of density, environment and parental origin on Y-O-Y Atlantic salmon survival, growth and early maturation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901357v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901361v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of density, environment and parental origin on Y-O-Y Atlantic salmon survival, growth and early maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901360v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping By Sequencing development for Salmo salar: A simulation-based predictive approach using the R package SimRAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yec'Han Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Integrative Salmonid Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Vancouver, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bruno Senghor</w:t>
+                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879778v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-level identification of the critically endangered European sturgeon Acipencer sturio using DNA-based approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
+                <w:t xml:space="preserve">Offspring sex ratio increases with male reproductive success in the polygynous southern elephant seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Allegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...60 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11377,974 +11393,974 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire du projet Vigie-Lacs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport final du projet DIGEMAC &amp;quot;Diversité génétique dans le Massif central &amp;quot;. Mission d’accompagnement technique et méthodologique pour étudier la résilience des forêts face au changement climatique dans 3 parcs naturels régionaux (PNR) du Massif central. Financement dans le cadre du projet « Biodiversité de l’inter-parcs du Massif central ». Opération « Forêts anciennes volet 4 ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05228361v1</w:t>
+                <w:t xml:space="preserve">hal-05228696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet DIGEMAC &amp;quot;Diversité génétique dans le Massif central &amp;quot;. Mission d’accompagnement technique et méthodologique pour étudier la résilience des forêts face au changement climatique dans 3 parcs naturels régionaux (PNR) du Massif central. Financement dans le cadre du projet « Biodiversité de l’inter-parcs du Massif central ». Opération « Forêts anciennes volet 4 ».</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport intermédiaire du projet Vigie-Lacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE - EABX. 2025, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Jean</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05228696v1</w:t>
+                <w:t xml:space="preserve">hal-05228361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle; Station marine de Dinard; Office français de la biodiversité. 2024, 130 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Station marine de Dinard, Muséum National d’Histoire Naturelle. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations de truites de la Garonne (affluents girondins) et de la Leyre : génétique et scalimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Tetillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Fédération Départementale des Associations Agréées de Pêche et de Protection du Milieu Aquatique de la Gironde. 2018, 14 p. + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces : un nouvel indicateur de l’état des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inconnu. 2017, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité écologique et conservation de la diversité génétique et écotypique d'un grand migrateur (Salmo trutta). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inconnu. 2015, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparée de la structuration génétique des chênes à l’échelle d’un paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université des Sciences et Technologies (Bordeaux 1), Talence, FRA.; Université de Bordeaux Ségalen (Bordeaux 2), Bordeaux, FRA. 2004, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12354,100 +12370,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'hybridation dans le complexe d'espèces des chênes blancs européens (Chênes pédonculés - Quercus robur L., sessiles - Q. petraea (Matt.) Liebl., pubescents -Q. pubescens Willd. et tauzins - Q. pyrenaica Willd.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12457,91 +12473,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique au sein des populations : histoires évolutives, processus écologiques et implications pour la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des populations [q-bio.PE]. Université de Bordeaux, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04672811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12551,147 +12567,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo de présentation - Plateforme Génome Transcriptome de Bordeaux (PGTB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Alves Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12701,118 +12717,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R package SimRAD: Simulations to predict the number of loci expected in RAD and GBS approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason T Weir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId373"/>
+      <w:footerReference w:type="default" r:id="rId374"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12880,51 +12896,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE63ABF2"/>
+    <w:nsid w:val="D11EA321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13111,51 +13127,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lepais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6102-9478" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129616028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Estelle-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoneau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepais Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01746-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006488v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Goncalves" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.138834" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168694v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soliani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sekely" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zamora&#8208;ballesteros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997981v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Crundwell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Dodd" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01176-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300732v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70051" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Allegue" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Patrick" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.13108" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841244v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige H&#233;brard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67613-6" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640042v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Dodd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-024-01048-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028545v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Revardel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05903-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beghami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00550-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vuillaume" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Krauss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Daltry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1086.76079" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766572v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15152" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310344v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vallejo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannice Friedman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D Twyford" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie M Ickert-Bond" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01795-x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146455v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2020-0075" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taillebois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sabatino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nachon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12889" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716615v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13537" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606516v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barroso-Gomila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romero Garmendia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13260" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607585v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43552" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139663v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Antonecchia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fortini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leg&#233;r" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2015.415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901355v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Valette" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127575" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12906" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633536v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Weir" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12273" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q606TSVW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644159v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Saad-Limam" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rhazi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075029" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fran&#231;ois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0602-3" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N9HR9QW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647636v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Viscosi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667234" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651484v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvill" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Woodall" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05679.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1AB4707DA46FDDB4145C6550F2B9D4D90BD7253/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651829v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rotheray" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nater" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kr&#252;tzen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greminger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-012-0371-9" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CEF37B1CB35FD68C1FA43D1B8CDE455E4691ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649972v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Lye" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05139.x" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6KM0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651325v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01101.x" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallejo-Marin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solis-Montero" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100159" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652253v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Kaden" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-011-0190-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5N0MDCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649970v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr062" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03002.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7774NBDF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652759v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03014.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M9D0SWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666965v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O&#8217;connor" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waters" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04423.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W01WVGKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666152v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Goulson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O&#8217;connor" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet L. Osborne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Sanderson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01872.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661910v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Darvill" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04500.x" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29F15D3EEE4F2E27EDDEA9BD601054565FD87B11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668459v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortini" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500902723129" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665530v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lavabre" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04137.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81QZ6W2S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660991v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Terrab" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Talavera" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Vela" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662168v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Salimonti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Perri" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661668v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226978v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debailleul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226989v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Debailleul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382438v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Blanquart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791697v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791213v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791503v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791698v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603135v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605318v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741168v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799371v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797408v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798305v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799259v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797180v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798280v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758287v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lavabre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382428v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207311v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791502v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604281v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901357v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799311v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172353v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172327v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Patrick" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fortin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228696v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025839v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tetillon" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187476v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901356v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832233v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821939v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04672811v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793040v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lepais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6102-9478" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129616028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Estelle-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoneau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepais Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01746-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Crundwell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Dodd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01176-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soliani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sekely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zamora&#8208;ballesteros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Goncalves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.138834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Dodd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-024-01048-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Allegue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Patrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.13108" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige H&#233;brard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67613-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beghami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00550-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vuillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Krauss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Daltry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1086.76079" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15152" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Revardel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05903-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2020-0075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vallejo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannice Friedman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D Twyford" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie M Ickert-Bond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01795-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taillebois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sabatino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nachon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12889" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13537" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barroso-Gomila" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romero Garmendia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13260" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43552" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139663v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Antonecchia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fortini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leg&#233;r" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2015.415" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Valette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127575" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12906" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Weir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q606TSVW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644159v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Saad-Limam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rhazi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075029" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fran&#231;ois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0602-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N9HR9QW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647636v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Viscosi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667234" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651484v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvill" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Woodall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05679.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1AB4707DA46FDDB4145C6550F2B9D4D90BD7253/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rotheray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nater" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kr&#252;tzen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greminger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-012-0371-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CEF37B1CB35FD68C1FA43D1B8CDE455E4691ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651325v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01101.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649970v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr062" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallejo-Marin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solis-Montero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100159" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652253v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Kaden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Lye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-011-0190-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5N0MDCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649972v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05139.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6KM0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03002.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7774NBDF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652759v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03014.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M9D0SWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O&#8217;connor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waters" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04423.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W01WVGKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666152v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Goulson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O&#8217;connor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet L. Osborne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Sanderson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01872.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661910v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Darvill" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04500.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29F15D3EEE4F2E27EDDEA9BD601054565FD87B11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665530v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lavabre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04137.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81QZ6W2S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500902723129" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Terrab" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Talavera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Vela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Salimonti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Perri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226978v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debailleul" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Debailleul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Blanquart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791503v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791159v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791697v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791698v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603135v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605318v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741168v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799371v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797408v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797180v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799259v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798280v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758287v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lavabre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382428v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207311v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791502v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604281v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901357v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799311v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172353v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172327v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Patrick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228696v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228361v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fortin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025839v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tetillon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187476v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901356v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832233v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821939v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04672811v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793040v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>