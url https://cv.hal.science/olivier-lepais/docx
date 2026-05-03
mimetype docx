--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -443,2099 +443,2099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Tracking repeat spawning anadromous fish migrations over multiple years in a fragmented river suggests philopatry and sex‑linked variation in space use</w:t>
+                <w:t xml:space="preserve">High-throughput sequence-based microsatellite genotyping for the non-model Neotropical tree species Anadenanthera colubrina (Leguminosae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Davies</w:t>
+                <w:t xml:space="preserve">Alejandra Lorena Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robert Britton</w:t>
+                <w:t xml:space="preserve">María Victoria García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demetra Andreou</w:t>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Crundwell</w:t>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie R Dodd</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 87 (2), pp.51. </w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158 (1), pp.43 - 52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00027-025-01176-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.138834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997981v1</w:t>
+                <w:t xml:space="preserve">hal-05006488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting the Invisible: New Tools to Estimate the Number of Contributors From Sequence‐Based Microsatellite Genotyping of Environmental DNA Samples</w:t>
+                <w:t xml:space="preserve">Correction: Tracking repeat spawning anadromous fish migrations over multiple years in a fragmented river suggests philopatry and sex‑linked variation in space use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Robert Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Crundwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie R Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.70051⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (2), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-025-01176-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300732v1</w:t>
+                <w:t xml:space="preserve">hal-04997981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted Dispersal in the Late Successional Forest Tree Species &amp;lt;i&amp;gt;Nothofagus Pumilio&amp;lt;/i&amp;gt;: Consequences Under Global Change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Zamora‐ballesteros</w:t>
+                <w:t xml:space="preserve">Counting the Invisible: New Tools to Estimate the Number of Contributors From Sequence‐Based Microsatellite Genotyping of Environmental DNA Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Heer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168694v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequence-based microsatellite genotyping for the non-model Neotropical tree species Anadenanthera colubrina (Leguminosae)</w:t>
+                <w:t xml:space="preserve">Restricted Dispersal in the Late Successional Forest Tree Species &amp;lt;i&amp;gt;Nothofagus Pumilio&amp;lt;/i&amp;gt;: Consequences Under Global Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Lorena Goncalves</w:t>
+                <w:t xml:space="preserve">C. Soliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Victoria García</w:t>
+                <w:t xml:space="preserve">J. Sekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">C Zamora‐ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Heer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 158 (1), pp.43 - 52. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5091/plecevo.138834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006488v1</w:t>
+                <w:t xml:space="preserve">hal-05168694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking repeat spawning anadromous fish migrations over multiple years in a fragmented river suggests philopatry and sex-linked variation in space use</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamie Dodd</w:t>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-024-01048-z⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04640042v1</w:t>
+                <w:t xml:space="preserve">hal-04481461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offspring sex ratio increases with paternal reproductive success in a colony of southern elephant seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Allegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha C Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Mammal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 40 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mms.13108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04640059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and population structure of Botryosphaeria dothidea and Neofusicoccum parvum on English walnut (Juglans regia L.) in France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracking repeat spawning anadromous fish migrations over multiple years in a fragmented river suggests philopatry and sex-linked variation in space use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Neige Hébrard</w:t>
+                <w:t xml:space="preserve">Peter Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Robert Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Crundwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67613-6⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (2), pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-024-01048-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841244v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic diversity and population structure of Botryosphaeria dothidea and Neofusicoccum parvum on English walnut (Juglans regia L.) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">Marie Belair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+                <w:t xml:space="preserve">Adeline Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+                <w:t xml:space="preserve">Cyrielle Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
+                <w:t xml:space="preserve">Marie-Neige Hébrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 121, </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.19817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67613-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481461v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint analysis of microsatellites and flanking sequences enlightens complex demographic history of interspecific gene flow and vicariance in rear-edge oak populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Development and characterization of microsatellite markers for the French endemic Angelica heterocarpa (Apiaceae) and congeneric sympatric species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Revardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Beghami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-022-00550-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13104-021-05903-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03705508v1</w:t>
+                <w:t xml:space="preserve">hal-04028545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iguana insularis (Iguanidae) from the southern Lesser Antilles: An endemic lineage endangered by hybridization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint analysis of microsatellites and flanking sequences enlightens complex demographic history of interspecific gene flow and vicariance in rear-edge oak populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Breuil</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yassine Beghami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zookeys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3897/zookeys.1086.76079⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00550-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608735v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03705508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea trout ( Salmo trutta ) straying rate decreases as distance from river mouth increases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iguana insularis (Iguanidae) from the southern Lesser Antilles: An endemic lineage endangered by hybridization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Schikorski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike Krauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Chat</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jennifer Daltry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15152⟩</w:t>
+              <w:t xml:space="preserve">Zookeys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1086, pp.137 - 161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/zookeys.1086.76079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766572v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of microsatellite markers for the French endemic Angelica heterocarpa (Apiaceae) and congeneric sympatric species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea trout ( Salmo trutta ) straying rate decreases as distance from river mouth increases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Revardel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Amaia Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (1), pp.15. </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13104-021-05903-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028545v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse morphologique et taxonomique du complexe Quercus faginea (Fagaceae) en Algérie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Population genomic and historical analysis suggests a global invasion by bridgehead processes in Mimulus guttatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Vallejo-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannice Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex D Twyford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie M Ickert-Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjb-2020-0075⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01795-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146455v1</w:t>
+                <w:t xml:space="preserve">hal-03310344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomic and historical analysis suggests a global invasion by bridgehead processes in Mimulus guttatus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Analyse morphologique et taxonomique du complexe Quercus faginea (Fagaceae) en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Beghami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (2), pp.99-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01795-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2020-0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03310344v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable outcomes of hybridization between declining Alosa alosa and Alosa fallax</w:t>
+                <w:t xml:space="preserve">Microhaplotype genotyping-by-sequencing of 98 highly polymorphic markers in three chestnut tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Taillebois</w:t>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Sabatino</w:t>
+                <w:t xml:space="preserve">Clément Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Daverat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David José Nachon</w:t>
+                <w:t xml:space="preserve">Rémy J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12889⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-020-01157-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437628v1</w:t>
+                <w:t xml:space="preserve">hal-02882025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhaplotype genotyping-by-sequencing of 98 highly polymorphic markers in three chestnut tree species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variable outcomes of hybridization between declining Alosa alosa and Alosa fallax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Taillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Laurent</w:t>
+                <w:t xml:space="preserve">Stephen Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Larue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy J. Petit</w:t>
+                <w:t xml:space="preserve">David José Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (4), pp.636-651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12686-020-01157-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882025v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PeerJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.1-28. </w:t>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2720,64 +2720,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling individual movement between populations from effective dispersal in the facultative anadromous Salmo trutta L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2889,51 +2889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwei Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio J. Vélez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
@@ -2997,64 +2997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Barroso-Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Romero Garmendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3105,64 +3105,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of threshold reaction norms for male alternative reproductive tactics in Atlantic salmon (Salmo salar L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3261,51 +3261,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Elosegi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,791 +3363,791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodelling of the hepatic epigenetic landscape of glucose-intolerant rainbow trout (Oncorhynchus mykiss) by nutritional status and dietary carbohydrates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sexual selection leads to a tenfold difference in reproductive success of alternative reproductive tactics in male Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Arbenoits</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep32187⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (5-6), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-016-1372-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901393v1</w:t>
+                <w:t xml:space="preserve">hal-01901385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space use and its effects on reproductive success of anadromous Atlantic salmon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+                <w:t xml:space="preserve">Remodelling of the hepatic epigenetic landscape of glucose-intolerant rainbow trout (Oncorhynchus mykiss) by nutritional status and dietary carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Arbenoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2015-0518⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901387v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual selection leads to a tenfold difference in reproductive success of alternative reproductive tactics in male Atlantic salmon</w:t>
+                <w:t xml:space="preserve">Space use and its effects on reproductive success of anadromous Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lange</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 103 (5-6), 13 p. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (10), pp.1461-1471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-016-1372-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2015-0518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901385v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concentration of plasma metabolites varies throughout reproduction and affects offspring number in wild brown trout (Salmo trutta)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic Structure of a Natural Oak Community in Central Italy: Evidence of Gene Flow between Three Sympatric White Oak Species (Quercus, Fagaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Freychet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+                <w:t xml:space="preserve">Gaby Antonecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Herman</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Paola Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.01.025⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (2), pp.205-216-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15287/afr.2015.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901347v1</w:t>
+                <w:t xml:space="preserve">hal-02139663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Structure of a Natural Oak Community in Central Italy: Evidence of Gene Flow between Three Sympatric White Oak Species (Quercus, Fagaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaby Antonecchia</w:t>
+                <w:t xml:space="preserve">The concentration of plasma metabolites varies throughout reproduction and affects offspring number in wild brown trout (Salmo trutta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Fortini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Marine Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Legér</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 184, pp.90-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15287/afr.2015.415⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02139663v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic evidence of hybridization between the endangered native species Iguana delicatissima and the invasive Iguana iguana (Reptilia, Iguanidae) in the Lesser Antilles: management Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vuillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorien Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4185,51 +4185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two are better than one: combining landscape genomics and common gardens for detecting local adaptation in forest trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4276,51 +4276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SimRAD: an R package for simulation-based prediction of the number of loci expected in RADseq and similar genotyping by sequencing approaches.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason T Weir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4379,51 +4379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic diversity and distinctiveness of rear-edge climate relicts maintained by ancient tetraploidisation for Alnus glutinosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge D Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4513,51 +4513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strength and variability of postmating reproductive isolating barriers between four European white oak species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy G. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4565,51 +4565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (3), pp.841-853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4668,90 +4668,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf shape and size differentiation in white oaks : assessment of allometric relationships among three sympatric species and their hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Viscosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaby Antonecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Fortini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 173 (8), pp.875-884. </w:t>
@@ -4802,51 +4802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triploid bumblebees indicate a direct cost of inbreeding in fragmented populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Darvill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Woodall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4931,51 +4931,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variation and population decline of an endangered hoverfly Blera fallax (Diptera : Syrphidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.L. Rotheray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5058,614 +5058,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive patterns shape introgression dynamics and species succession within the european white oak species complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Reconstructing demographic events from population genetic data: the introduction of bumblebees to New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Lye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01101.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (14), pp.2888-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05139.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651325v1</w:t>
+                <w:t xml:space="preserve">hal-02649972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Novo Discovery and Multiplexed Amplification of Microsatellite Markers for Black Alder (Alnus glutinosa) and Related Species Using SSR-Enriched Shotgun Pyrosequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 102 (5), pp.627-632. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jhered/esr062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02649970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirteen microsatellites developed by SSR-enriched pyrosequencing for Solanum rostratum (Solanaceae) and related species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Reproductive patterns shape introgression dynamics and species succession within the european white oak species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98 (10), pp.e296-e299. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (1), pp.156-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.1100159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01101.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646317v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure, dispersal and colonization history of the garden bumblebee Bombus hortorum in the Western Isles of Scotland</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thirteen microsatellites developed by SSR-enriched pyrosequencing for Solanum rostratum (Solanaceae) and related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Kaden</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">M. Vallejo-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solis-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Darvill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (4), pp.867-879. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (10), pp.e296-e299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10592-011-0190-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1100159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02652253v1</w:t>
+                <w:t xml:space="preserve">hal-02646317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing demographic events from population genetic data: the introduction of bumblebees to New Zealand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+                <w:t xml:space="preserve">Population structure, dispersal and colonization history of the garden bumblebee Bombus hortorum in the Western Isles of Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Kaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. C. Lye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Goulson</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darvill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (14), pp.2888-2900. </w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.867-879. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05139.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10592-011-0190-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649972v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of random and SSR-enriched shotgun pyrosequencing for microsatellite discovery and single multiplex PCR optimization in Acacia harpophylla F. Muell. Ex Benth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5724,51 +5724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current trends in microsatellite genotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lelia L. Lagache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5864,389 +5864,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic differences in dispersal lead to differential sensitivity to habitat fragmentation in two bumblebee species</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of land use at a landscape scale on bumblebee nest density and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. O’connor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. C. Lye</w:t>
+                <w:t xml:space="preserve">Dave Goulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Waters</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Stéphanie O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet L. Osborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy A. Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04423.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (6), pp.1207-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2010.01872.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666965v1</w:t>
+                <w:t xml:space="preserve">hal-02666152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of land use at a landscape scale on bumblebee nest density and survival</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cryptic differences in dispersal lead to differential sensitivity to habitat fragmentation in two bumblebee species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darvill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Lye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roy A. Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (1), pp.53-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04423.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2010.01872.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666152v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of bumblebee queen dispersal distances using sibship reconstruction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Darvill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet L. Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy A. Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (4), pp.819-831. </w:t>
@@ -6290,290 +6290,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species relative abundance and direction of introgression in oaks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Leaf morphological analyses in four European oak species (Quercus) and their hybrids: A comparison of traditional and geometric morphometric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Viscosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy R. Petit</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04137.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 143 (3), pp.564-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11263500902723129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665530v1</w:t>
+                <w:t xml:space="preserve">hal-02668459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf morphological analyses in four European oak species (Quercus) and their hybrids: A comparison of traditional and geometric morphometric methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Species relative abundance and direction of introgression in oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy R. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Lavabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Alberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (10), pp.2228 - 2242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04137.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11263500902723129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02668459v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of north african atlas cedar (cedrus atlantica, pinaceae): combined molecular and fossil data reveal a complex quaternary history</w:t>
               </w:r>
@@ -6585,51 +6585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anass Terrab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arndt Hampe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Talavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6719,64 +6719,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Rekik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Salimonti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Perri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6818,77 +6818,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High throughput microsatellite genotyping in oak species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvae Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (4-5), pp.238-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6939,657 +6939,657 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travaux d’ECOVEA sur les espèces exotiques envahissantes</w:t>
+                <w:t xml:space="preserve">Diversité génétique des communautés à isoétides des lacs et des étangs du littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estelle Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Techniques sur la gestion des déchets des plantes exotiques envahissantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Cestas, Gazinet, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'école doctorale Sciences et environnements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole doctorale Sciences et Environnement n°304, Feb 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05320312v1</w:t>
+                <w:t xml:space="preserve">hal-05226978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité génétique des communautés à isoétides des lacs et des étangs du littoral Aquitain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les travaux d’ECOVEA sur les espèces exotiques envahissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Debailleul</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Gwilherm Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'école doctorale Sciences et environnements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole doctorale Sciences et Environnement n°304, Feb 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Techniques sur la gestion des déchets des plantes exotiques envahissantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226978v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05320312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
+                <w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Galan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+                <w:t xml:space="preserve">Alidou Sana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Delporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
+              <w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736342v1</w:t>
+                <w:t xml:space="preserve">hal-04734680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity of the isoetid communities in Aquitaine shallow lakes: a conservation genetic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Limnologie, Oct 2024, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alidou Sana</w:t>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Eon</w:t>
+                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Delporte</w:t>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t>
+              <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734680v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving genomic diversity in tropical trees from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCB, Jun 2024, Bologna, Italy</w:t>
@@ -7618,51 +7618,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food for models : knowledge on metapopulation functioning and marine use of European shads (Alosa alosa and Alosa fallax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7756,64 +7756,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and taxonomic diversity of isoetid communities in Aquitaine shallow lakes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Aquatic Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Aquatic Plants Group, Nov 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7838,103 +7838,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UNITBV, Brașov, Romania, Sep 2023, Brasov, Romania. </w:t>
@@ -7966,437 +7966,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches moléculaires pour étudier l'effet de l'utilisation des terres d'un paysage agricole sur les populations de bourdons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">NGS : New-genotyping strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre d'écologie des paysages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791503v1</w:t>
+                <w:t xml:space="preserve">hal-02791697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation entre l’alose vraie et la grande alose sur la façade Atlantique Française : causes et conséquences pour leur conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces : un nouvel indicateur de l’état des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Taillebois</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et technique du Pôle Migrateurs INRA AFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791213v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces : un nouvel indicateur de l’état des populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Approches moléculaires pour étudier l'effet de l'utilisation des terres d'un paysage agricole sur les populations de bourdons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et technique du Pôle Migrateurs INRA AFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. 12 p</w:t>
+              <w:t xml:space="preserve">Rencontre d'écologie des paysages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791159v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NGS : New-genotyping strategies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Hybridation entre l’alose vraie et la grande alose sur la façade Atlantique Française : causes et conséquences pour leur conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Petit</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Taillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791697v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génotypage de microsatellites par séquençage : aspects méthodologiques et analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8432,1446 +8432,1446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement rapide de marqueurs SNP pour l’aide à la gestion de la truite commune (Salmo trutta L.) dans le bassin de l’Adour</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces (NombReEff) : un nouvel indicateur de l'état des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris Saclay, France</w:t>
+              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603236v1</w:t>
+                <w:t xml:space="preserve">hal-01603135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces (NombReEff) : un nouvel indicateur de l'état des populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cost-efficient estimation of effective population size from single parr sample for Atlantic salmon conservation monitoring of rear-edge populations in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 16 diapos</w:t>
+              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603135v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-efficient estimation of effective population size from single parr sample for Atlantic salmon conservation monitoring of rear-edge populations in southern France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Développement rapide de marqueurs SNP pour l’aide à la gestion de la truite commune (Salmo trutta L.) dans le bassin de l’Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605318v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomics of early male parr maturation in Atlantic salmon natural populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Estimating movement and effective dispersal in a partially migratory fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02741168v1</w:t>
+                <w:t xml:space="preserve">hal-01608138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d’expérience RADseq : approche par simulation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Population genomics of early male parr maturation in Atlantic salmon natural populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches RADseq pour l'étude de la biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche Génomique Environnementale (GDR3692). FRA., Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799371v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating movement and effective dispersal in a partially migratory fish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planification d’expérience RADseq : approche par simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Aberystwyth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Approches RADseq pour l'étude de la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche Génomique Environnementale (GDR3692). FRA., Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608138v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aspects génomiques de la maturation précoce chez les tacons mâles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Génétique de la maturation chez le saumon Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Réseau Spam Salmonades du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Thonon-les-Bains, France. 16 diapos</w:t>
+              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rennes, France. 13 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798305v1</w:t>
+                <w:t xml:space="preserve">hal-02797408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Pyrénées aux Alpes, la sélection sexuelle dans tous ses états chez la truite commune</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aspects génomiques de la maturation précoce chez les tacons mâles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Réseau Spam Salmonades du Département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2015, Thonon les Bains, France. 35 diapos</w:t>
+              <w:t xml:space="preserve">, Nov 2015, Thonon-les-Bains, France. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901378v1</w:t>
+                <w:t xml:space="preserve">hal-02798305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do sea trout migrations promote interbasin connectivity between populations?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+                <w:t xml:space="preserve">Des Pyrénées aux Alpes, la sélection sexuelle dans tous ses états chez la truite commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Chantriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Sea Trout Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inland Fisheries Ireland. IRL., Oct 2015, Dundalk, Ireland</w:t>
+              <w:t xml:space="preserve">Réunion du Réseau Spam Salmonades du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Thonon les Bains, France. 35 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742521v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génétique de la maturation chez le saumon Atlantique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
+                <w:t xml:space="preserve">Do sea trout migrations promote interbasin connectivity between populations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Rennes, France. 13 diapos</w:t>
+              <w:t xml:space="preserve">2. International Sea Trout Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inland Fisheries Ireland. IRL., Oct 2015, Dundalk, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797408v1</w:t>
+                <w:t xml:space="preserve">hal-02742521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal inheritance of alternative mating tactics in male Atlantic salmon: Toward an integrated population genomics perspective.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Simulation pour la prévision du nombre de locus ciblés par les approches de Génotypage par Séquençage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yec'Han Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Integrative Salmonid Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02797180v1</w:t>
+                <w:t xml:space="preserve">hal-02799259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation pour la prévision du nombre de locus ciblés par les approches de Génotypage par Séquençage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Paternal inheritance of alternative mating tactics in male Atlantic salmon: Toward an integrated population genomics perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yec'Han Laizet</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">2. International Conference on Integrative Salmonid Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799259v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternal inheritance of alternative mating tactics in male Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
@@ -9900,51 +9900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et structuration génétique des chênes à l’échelle de deux paysages : impact de l’écologie, de l’histoire et de la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10017,1017 +10017,1112 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (9)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité taxonomique et génétique des communautés à isoétides des lacs du littoral aquitain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+                <w:t xml:space="preserve">La génétique pour la sauvegarde des lacs aquitains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales de la biodiversité 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de la région Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04382428v1</w:t>
+                <w:t xml:space="preserve">hal-05600583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and taxonomic diversity of Aquitaine coast lakes isoetid communities</w:t>
+                <w:t xml:space="preserve">Diversité taxonomique et génétique des communautés à isoétides des lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom. 2023</w:t>
+              <w:t xml:space="preserve">Doctoriales de la biodiversité 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207311v1</w:t>
+                <w:t xml:space="preserve">hal-04382428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow for any non-model species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Genetic and taxonomic diversity of Aquitaine coast lakes isoetid communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque du GDR Génomique environnementales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, La Rochelle, France. 2019</w:t>
+              <w:t xml:space="preserve">13th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791502v1</w:t>
+                <w:t xml:space="preserve">hal-04207311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low flow on y-o-y Atlantic salmon : density-dependent and density-independent factors interact to decrease population resilience</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow for any non-model species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Salvado</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom. 162 p., 2017, Understanding fish populations. Symposium handbook</w:t>
+              <w:t xml:space="preserve">5. Colloque du GDR Génomique environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, La Rochelle, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604281v1</w:t>
+                <w:t xml:space="preserve">hal-02791502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea trout migrations and management practices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+                <w:t xml:space="preserve">Impact of low flow on y-o-y Atlantic salmon : density-dependent and density-independent factors interact to decrease population resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Panserat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSBI 2016. Annual symposium of the Fisheries Society of the British Isles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom. , 1 p., 2016</w:t>
+              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom. 162 p., 2017, Understanding fish populations. Symposium handbook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901394v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sea trout migrations and management practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
+              <w:t xml:space="preserve">FSBI 2016. Annual symposium of the Fisheries Society of the British Isles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom. , 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901361v1</w:t>
+                <w:t xml:space="preserve">hal-01901394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Effects of density, environment and parental origin on Y-O-Y Atlantic salmon survival, growth and early maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901360v1</w:t>
+                <w:t xml:space="preserve">hal-01901357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of density, environment and parental origin on Y-O-Y Atlantic salmon survival, growth and early maturation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901357v1</w:t>
+                <w:t xml:space="preserve">hal-01901361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Genotyping By Sequencing development for Salmo salar: A simulation-based predictive approach using the R package SimRAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck F. Salin</w:t>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yec'Han Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Integrative Salmonid Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Vancouver, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11037,353 +11132,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Species-level identification of the critically endangered European sturgeon Acipencer sturio using DNA-based approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338228v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-level identification of the critically endangered European sturgeon Acipencer sturio using DNA-based approaches</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172353v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offspring sex ratio increases with male reproductive success in the polygynous southern elephant seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Allegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Patrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Bichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11393,974 +11488,974 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet DIGEMAC &amp;quot;Diversité génétique dans le Massif central &amp;quot;. Mission d’accompagnement technique et méthodologique pour étudier la résilience des forêts face au changement climatique dans 3 parcs naturels régionaux (PNR) du Massif central. Financement dans le cadre du projet « Biodiversité de l’inter-parcs du Massif central ». Opération « Forêts anciennes volet 4 ».</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rapport intermédiaire du projet Vigie-Lacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE - EABX. 2025, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Bodénès</w:t>
-[...81 lines deleted...]
-                <w:t xml:space="preserve">hal-05228696v1</w:t>
+                <w:t xml:space="preserve">hal-05228361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire du projet Vigie-Lacs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rapport final du projet DIGEMAC &amp;quot;Diversité génétique dans le Massif central &amp;quot;. Mission d’accompagnement technique et méthodologique pour étudier la résilience des forêts face au changement climatique dans 3 parcs naturels régionaux (PNR) du Massif central. Financement dans le cadre du projet « Biodiversité de l’inter-parcs du Massif central ». Opération « Forêts anciennes volet 4 ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Boutry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Dutartre</w:t>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Fortin</w:t>
+                <w:t xml:space="preserve">Rémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE - EABX. 2025, pp.24</w:t>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228361v1</w:t>
+                <w:t xml:space="preserve">hal-05228696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Teichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle; Station marine de Dinard; Office français de la biodiversité. 2024, 130 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Station marine de Dinard, Muséum National d’Histoire Naturelle. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations de truites de la Garonne (affluents girondins) et de la Leyre : génétique et scalimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Tetillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Fédération Départementale des Associations Agréées de Pêche et de Protection du Milieu Aquatique de la Gironde. 2018, 14 p. + annexes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces : un nouvel indicateur de l’état des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inconnu. 2017, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Acou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Azam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Barloy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité écologique et conservation de la diversité génétique et écotypique d'un grand migrateur (Salmo trutta). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inconnu. 2015, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparée de la structuration génétique des chênes à l’échelle d’un paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université des Sciences et Technologies (Bordeaux 1), Talence, FRA.; Université de Bordeaux Ségalen (Bordeaux 2), Bordeaux, FRA. 2004, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12370,100 +12465,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'hybridation dans le complexe d'espèces des chênes blancs européens (Chênes pédonculés - Quercus robur L., sessiles - Q. petraea (Matt.) Liebl., pubescents -Q. pubescens Willd. et tauzins - Q. pyrenaica Willd.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12473,91 +12568,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique au sein des populations : histoires évolutives, processus écologiques et implications pour la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des populations [q-bio.PE]. Université de Bordeaux, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04672811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12567,147 +12662,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo de présentation - Plateforme Génome Transcriptome de Bordeaux (PGTB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préscillia Alves Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Compagnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12717,118 +12812,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R package SimRAD: Simulations to predict the number of loci expected in RAD and GBS approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason T Weir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId374"/>
+      <w:footerReference w:type="default" r:id="rId375"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12896,51 +12991,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D11EA321"/>
+    <w:nsid w:val="D000365A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13127,51 +13222,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lepais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6102-9478" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129616028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Estelle-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoneau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepais Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01746-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997981v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Crundwell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Dodd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01176-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300732v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70051" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168694v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soliani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sekely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zamora&#8208;ballesteros" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006488v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Goncalves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.138834" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640042v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Dodd" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-024-01048-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640059v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Allegue" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Patrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.13108" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841244v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige H&#233;brard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67613-6" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705508v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beghami" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00550-0" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608735v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vuillaume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Krauss" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Daltry" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1086.76079" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766572v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15152" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028545v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Revardel" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05903-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146455v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2020-0075" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310344v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vallejo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannice Friedman" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D Twyford" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie M Ickert-Bond" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01795-x" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437628v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taillebois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sabatino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nachon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12889" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13537" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barroso-Gomila" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romero Garmendia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13260" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43552" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139663v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Antonecchia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fortini" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leg&#233;r" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2015.415" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Valette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127575" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12906" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Weir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q606TSVW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644159v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Saad-Limam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rhazi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075029" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fran&#231;ois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0602-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N9HR9QW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647636v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Viscosi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667234" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651484v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvill" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Woodall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05679.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1AB4707DA46FDDB4145C6550F2B9D4D90BD7253/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rotheray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nater" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kr&#252;tzen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greminger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-012-0371-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CEF37B1CB35FD68C1FA43D1B8CDE455E4691ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651325v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01101.x" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649970v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr062" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646317v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallejo-Marin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solis-Montero" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100159" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652253v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Kaden" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Lye" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-011-0190-4" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5N0MDCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649972v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05139.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6KM0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03002.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7774NBDF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652759v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03014.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M9D0SWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O&#8217;connor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waters" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04423.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W01WVGKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666152v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Goulson" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O&#8217;connor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet L. Osborne" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Sanderson" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01872.x" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661910v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Darvill" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04500.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29F15D3EEE4F2E27EDDEA9BD601054565FD87B11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665530v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lavabre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04137.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81QZ6W2S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668459v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortini" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500902723129" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Terrab" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Talavera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Vela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Salimonti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Perri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226978v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debailleul" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226989v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Debailleul" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Blanquart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791503v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791213v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791159v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791697v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791698v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603135v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605318v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741168v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799371v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798305v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797408v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797180v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799259v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798280v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758287v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lavabre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382428v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207311v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791502v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604281v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901357v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799311v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172353v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172327v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Patrick" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228696v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228361v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fortin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025839v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tetillon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187476v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901356v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832233v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821939v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04672811v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793040v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lepais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6102-9478" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129616028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Estelle-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoneau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepais Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01746-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Goncalves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.138834" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Crundwell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Dodd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01176-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soliani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sekely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zamora&#8208;ballesteros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Allegue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Patrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.13108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Dodd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-024-01048-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige H&#233;brard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67613-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Revardel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05903-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beghami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00550-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vuillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Krauss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Daltry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1086.76079" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15152" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vallejo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannice Friedman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D Twyford" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie M Ickert-Bond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01795-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146455v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2020-0075" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taillebois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sabatino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nachon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12889" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13537" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barroso-Gomila" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romero Garmendia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13260" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43552" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Antonecchia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fortini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leg&#233;r" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2015.415" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Valette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127575" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12906" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Weir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q606TSVW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644159v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Saad-Limam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rhazi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075029" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fran&#231;ois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0602-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N9HR9QW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647636v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Viscosi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667234" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651484v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvill" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Woodall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05679.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1AB4707DA46FDDB4145C6550F2B9D4D90BD7253/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rotheray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nater" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kr&#252;tzen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greminger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-012-0371-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CEF37B1CB35FD68C1FA43D1B8CDE455E4691ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649972v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Lye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05139.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6KM0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649970v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr062" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01101.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646317v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallejo-Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solis-Montero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100159" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Kaden" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-011-0190-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5N0MDCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03002.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7774NBDF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652759v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03014.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M9D0SWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666152v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Goulson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O&#8217;connor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet L. Osborne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Sanderson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01872.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666965v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O&#8217;connor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waters" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04423.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W01WVGKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661910v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Darvill" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04500.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29F15D3EEE4F2E27EDDEA9BD601054565FD87B11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500902723129" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665530v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lavabre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04137.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81QZ6W2S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Terrab" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Talavera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Vela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Salimonti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Perri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debailleul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226989v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Debailleul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Blanquart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791697v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791159v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791503v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791213v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791698v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603135v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605318v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741168v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799371v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797408v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798305v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799259v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797180v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798280v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758287v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lavabre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600583v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207311v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791502v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604281v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901357v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172353v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172327v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Patrick" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228361v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fortin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228696v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025839v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tetillon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187476v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901356v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832233v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04672811v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793040v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>