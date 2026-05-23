--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -171,51 +171,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -309,1394 +309,1411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
+                <w:t xml:space="preserve">Complementary Evidence From Historical and Contemporary Gene Dispersal Reveals Contrasting Population Dynamics in a Tropical Tree Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
+                <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Douchet</w:t>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Stéphane Traissac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lefevre</w:t>
+                <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Senghor</w:t>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 19 (4), pp.e70235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879778v1</w:t>
+                <w:t xml:space="preserve">hal-05619369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequence-based microsatellite genotyping for the non-model Neotropical tree species Anadenanthera colubrina (Leguminosae)</w:t>
+                <w:t xml:space="preserve">Evidences that host genetic background more than the environment shapes the microbiota of the snail Bulinus truncatus , an intermediate host of Schistosoma species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Lorena Goncalves</w:t>
+                <w:t xml:space="preserve">Mathilde J Jaquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Victoria García</w:t>
+                <w:t xml:space="preserve">Philippe Douchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Thierry Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Senghor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 158 (1), pp.43 - 52. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (6), pp.e70318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5091/plecevo.138834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.70318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006488v1</w:t>
+                <w:t xml:space="preserve">hal-04879778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Tracking repeat spawning anadromous fish migrations over multiple years in a fragmented river suggests philopatry and sex‑linked variation in space use</w:t>
+                <w:t xml:space="preserve">Restricted Dispersal in the Late Successional Forest Tree Species &amp;lt;i&amp;gt;Nothofagus Pumilio&amp;lt;/i&amp;gt;: Consequences Under Global Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Davies</w:t>
+                <w:t xml:space="preserve">C. Soliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Robert Britton</w:t>
+                <w:t xml:space="preserve">J. Sekely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demetra Andreou</w:t>
+                <w:t xml:space="preserve">C Zamora‐ballesteros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Crundwell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jamie R Dodd</w:t>
+                <w:t xml:space="preserve">K. Heer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00027-025-01176-0⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.71002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997981v1</w:t>
+                <w:t xml:space="preserve">hal-05168694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counting the Invisible: New Tools to Estimate the Number of Contributors From Sequence‐Based Microsatellite Genotyping of Environmental DNA Samples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Correction: Tracking repeat spawning anadromous fish migrations over multiple years in a fragmented river suggests philopatry and sex‑linked variation in space use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Robert Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demetra Andreou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Crundwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie R Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.70051⟩</w:t>
+              <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 87 (2), pp.51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00027-025-01176-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300732v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restricted Dispersal in the Late Successional Forest Tree Species &amp;lt;i&amp;gt;Nothofagus Pumilio&amp;lt;/i&amp;gt;: Consequences Under Global Change</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Zamora‐ballesteros</w:t>
+                <w:t xml:space="preserve">Counting the Invisible: New Tools to Estimate the Number of Contributors From Sequence‐Based Microsatellite Genotyping of Environmental DNA Samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Heer</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (5), </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.71002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.70051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168694v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
+                <w:t xml:space="preserve">High-throughput sequence-based microsatellite genotyping for the non-model Neotropical tree species Anadenanthera colubrina (Leguminosae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+                <w:t xml:space="preserve">Alejandra Lorena Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Heuret</w:t>
+                <w:t xml:space="preserve">María Victoria García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Troispoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158 (1), pp.43 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.138834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04481461v1</w:t>
+                <w:t xml:space="preserve">hal-05006488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Offspring sex ratio increases with paternal reproductive success in a colony of southern elephant seals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Allegue</w:t>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Guinet</w:t>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha C Patrick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Coraline Bichet</w:t>
+                <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mms.13108⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04640059v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracking repeat spawning anadromous fish migrations over multiple years in a fragmented river suggests philopatry and sex-linked variation in space use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Robert Britton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demetra Andreou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Crundwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamie Dodd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquatic Sciences - Research Across Boundaries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 86 (2), pp.34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00027-024-01048-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04640042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity and population structure of Botryosphaeria dothidea and Neofusicoccum parvum on English walnut (Juglans regia L.) in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Offspring sex ratio increases with paternal reproductive success in a colony of southern elephant seals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Allegue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Belair</w:t>
+                <w:t xml:space="preserve">Samantha C Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Picot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Cécile Ribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Neige Hébrard</w:t>
+                <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67613-6⟩</w:t>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mms.13108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04841244v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04640059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of microsatellite markers for the French endemic Angelica heterocarpa (Apiaceae) and congeneric sympatric species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity and population structure of Botryosphaeria dothidea and Neofusicoccum parvum on English walnut (Juglans regia L.) in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Belair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Revardel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Adeline Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Neige Hébrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13104-021-05903-2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.19817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67613-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04028545v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04841244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint analysis of microsatellites and flanking sequences enlightens complex demographic history of interspecific gene flow and vicariance in rear-edge oak populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Development and characterization of microsatellite markers for the French endemic Angelica heterocarpa (Apiaceae) and congeneric sympatric species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Revardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yassine Beghami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 129, pp.169-182. </w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41437-022-00550-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13104-021-05903-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03705508v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04028545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iguana insularis (Iguanidae) from the southern Lesser Antilles: An endemic lineage endangered by hybridization</w:t>
               </w:r>
@@ -1810,5118 +1827,5235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea trout ( Salmo trutta ) straying rate decreases as distance from river mouth increases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Joint analysis of microsatellites and flanking sequences enlightens complex demographic history of interspecific gene flow and vicariance in rear-edge oak populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joelle Chat</w:t>
+                <w:t xml:space="preserve">Abdeldjalil Aissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amaia Lamarins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Beghami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.15152⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 129, pp.169-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-022-00550-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766572v1</w:t>
+                <w:t xml:space="preserve">hal-03705508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genomic and historical analysis suggests a global invasion by bridgehead processes in Mimulus guttatus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea trout ( Salmo trutta ) straying rate decreases as distance from river mouth increases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jannice Friedman</w:t>
+                <w:t xml:space="preserve">Joelle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex D Twyford</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Amaia Lamarins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01795-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.15152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03310344v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse morphologique et taxonomique du complexe Quercus faginea (Fagaceae) en Algérie</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Population genomic and historical analysis suggests a global invasion by bridgehead processes in Mimulus guttatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Vallejo-Marín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannice Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex D Twyford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie M Ickert-Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjb-2020-0075⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01795-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146455v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microhaplotype genotyping-by-sequencing of 98 highly polymorphic markers in three chestnut tree species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse morphologique et taxonomique du complexe Quercus faginea (Fagaceae) en Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Beghami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Errol Véla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-020-01157-5⟩</w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 99 (2), pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2020-0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02882025v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variable outcomes of hybridization between declining Alosa alosa and Alosa fallax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Taillebois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Taillebois</w:t>
+                <w:t xml:space="preserve">Stephen Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Sabatino</w:t>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David José Nachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (4), pp.636-651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02437628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Microhaplotype genotyping-by-sequencing of 98 highly polymorphic markers in three chestnut tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Larue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Salin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.9085⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-020-01157-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936408v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating the effective number of breeders from single parr samples for conservation monitoring of wild populations of Atlantic salmon Salmo salar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+                <w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Bouchard</w:t>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lange</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Franck Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.13537⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.9085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01716615v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling individual movement between populations from effective dispersal in the facultative anadromous Salmo trutta L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Masson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+                <w:t xml:space="preserve">Etienne Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology of Freshwater Fish</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 27 (1), pp.323-338. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eff.12349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA methylation of the promoter region of bnip3 and bnip3l genes induced by metabolic programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimating the effective number of breeders from single parr samples for conservation monitoring of wild populations of Atlantic salmon Salmo salar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Veron</w:t>
+                <w:t xml:space="preserve">Colin Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-018-5048-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (3), pp.699-726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880453v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01716615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing mate choice and overdominance at MH in natural families of Atlantic salmon Salmo salar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+                <w:t xml:space="preserve">DNA methylation of the promoter region of bnip3 and bnip3l genes induced by metabolic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Barroso-Gomila</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio J. Vélez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Romero Garmendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jfb.13260⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12864-018-5048-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606516v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture of threshold reaction norms for male alternative reproductive tactics in Atlantic salmon (Salmo salar L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Testing mate choice and overdominance at MH in natural families of Atlantic salmon Salmo salar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Barroso-Gomila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Romero Garmendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (43552), </w:t>
+              <w:t xml:space="preserve">Journal of Fish Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (4), pp.1644-1659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep43552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jfb.13260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607585v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">With our powers combined: integrating behavioral and genetic data to estimate mating success and sexual selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture of threshold reaction norms for male alternative reproductive tactics in Atlantic salmon (Salmo salar L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Gauthey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+                <w:t xml:space="preserve">Mathieu Buoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Royer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rethinking Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2, pp.1-26. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (43552), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.2.14956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep43552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588622v1</w:t>
+                <w:t xml:space="preserve">hal-01607585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sexual selection leads to a tenfold difference in reproductive success of alternative reproductive tactics in male Atlantic salmon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">With our powers combined: integrating behavioral and genetic data to estimate mating success and sexual selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Gauthey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lange</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arturo Elosegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00114-016-1372-1⟩</w:t>
+              <w:t xml:space="preserve">Rethinking Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/rethinkingecology.2.14956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01901385v1</w:t>
+                <w:t xml:space="preserve">hal-01588622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remodelling of the hepatic epigenetic landscape of glucose-intolerant rainbow trout (Oncorhynchus mykiss) by nutritional status and dietary carbohydrates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sexual selection leads to a tenfold difference in reproductive success of alternative reproductive tactics in male Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Marandel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Karine Dias</w:t>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep32187⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (5-6), 13 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-016-1372-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901393v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space use and its effects on reproductive success of anadromous Atlantic salmon</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Remodelling of the hepatic epigenetic landscape of glucose-intolerant rainbow trout (Oncorhynchus mykiss) by nutritional status and dietary carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Marandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Rives</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Arbenoits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfas-2015-0518⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901387v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Structure of a Natural Oak Community in Central Italy: Evidence of Gene Flow between Three Sympatric White Oak Species (Quercus, Fagaceae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Space use and its effects on reproductive success of anadromous Atlantic salmon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Legér</w:t>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15287/afr.2015.415⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (10), pp.1461-1471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfas-2015-0518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139663v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The concentration of plasma metabolites varies throughout reproduction and affects offspring number in wild brown trout (Salmo trutta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Freychet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Freychet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alexandre Herman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 184, pp.90-96. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbpa.2015.01.025⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic evidence of hybridization between the endangered native species Iguana delicatissima and the invasive Iguana iguana (Reptilia, Iguanidae) in the Lesser Antilles: management Implications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+                <w:t xml:space="preserve">Genetic Structure of a Natural Oak Community in Central Italy: Evidence of Gene Flow between Three Sympatric White Oak Species (Quercus, Fagaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Antonecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victorien Valette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Paola Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Grandjean</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Legér</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127575⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58 (2), pp.205-216-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15287/afr.2015.415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01901355v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two are better than one: combining landscape genomics and common gardens for detecting local adaptation in forest trees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Genetic evidence of hybridization between the endangered native species Iguana delicatissima and the invasive Iguana iguana (Reptilia, Iguanidae) in the Lesser Antilles: management Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Vuillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorien Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Breuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.12906⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630547v1</w:t>
+                <w:t xml:space="preserve">hal-01901355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SimRAD: an R package for simulation-based prediction of the number of loci expected in RADseq and similar genotyping by sequencing approaches.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Two are better than one: combining landscape genomics and common gardens for detecting local adaptation in forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jason T Weir</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12273⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (19), pp.4671-4673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02633536v1</w:t>
+                <w:t xml:space="preserve">hal-02630547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High genetic diversity and distinctiveness of rear-edge climate relicts maintained by ancient tetraploidisation for Alnus glutinosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">SimRAD: an R package for simulation-based prediction of the number of loci expected in RADseq and similar genotyping by sequencing approaches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Ben Saad-Limam</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jason T Weir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075029⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (6), pp.1314-1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644159v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and variability of postmating reproductive isolating barriers between four European white oak species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">High genetic diversity and distinctiveness of rear-edge climate relicts maintained by ancient tetraploidisation for Alnus glutinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge D Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy G. Roussel</w:t>
+                <w:t xml:space="preserve">Samia Ben Saad-Limam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert François</w:t>
+                <w:t xml:space="preserve">Mohamed Benslama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Kremer</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laïla Rhazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (3), pp.841-853. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), 11 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11295-013-0602-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02650757v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf shape and size differentiation in white oaks : assessment of allometric relationships among three sympatric species and their hybrids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strength and variability of postmating reproductive isolating barriers between four European white oak species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy G. Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Viscosi</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Hubert François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/667234⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.841-853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-013-0602-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647636v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triploid bumblebees indicate a direct cost of inbreeding in fragmented populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Leaf shape and size differentiation in white oaks : assessment of allometric relationships among three sympatric species and their hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Viscosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaby Antonecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21 (16), pp.3988-3995. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173 (8), pp.875-884. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05679.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/667234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02651484v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variation and population decline of an endangered hoverfly Blera fallax (Diptera : Syrphidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triploid bumblebees indicate a direct cost of inbreeding in fragmented populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darvill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.L. Rotheray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">L.C. Woodall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nater</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Goulson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-012-0371-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (16), pp.3988-3995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05679.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651829v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing demographic events from population genetic data: the introduction of bumblebees to New Zealand</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic variation and population decline of an endangered hoverfly Blera fallax (Diptera : Syrphidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Rotheray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. C. Lye</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Krützen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Greminger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05139.x⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (5), pp.1283-1291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-012-0371-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649972v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Novo Discovery and Multiplexed Amplification of Microsatellite Markers for Black Alder (Alnus glutinosa) and Related Species Using SSR-Enriched Shotgun Pyrosequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Thirteen microsatellites developed by SSR-enriched pyrosequencing for Solanum rostratum (Solanaceae) and related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vallejo-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Solis-Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heredity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (10), pp.e296-e299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1100159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jhered/esr062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649970v1</w:t>
+                <w:t xml:space="preserve">hal-02646317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproductive patterns shape introgression dynamics and species succession within the european white oak species complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Population structure, dispersal and colonization history of the garden bumblebee Bombus hortorum in the Western Isles of Scotland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Kaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Gerber</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Lye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darvill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01101.x⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.867-879. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-011-0190-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651325v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thirteen microsatellites developed by SSR-enriched pyrosequencing for Solanum rostratum (Solanaceae) and related species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reproductive patterns shape introgression dynamics and species succession within the european white oak species complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1100159⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65 (1), pp.156-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2010.01101.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646317v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population structure, dispersal and colonization history of the garden bumblebee Bombus hortorum in the Western Isles of Scotland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">De Novo Discovery and Multiplexed Amplification of Microsatellite Markers for Black Alder (Alnus glutinosa) and Related Species Using SSR-Enriched Shotgun Pyrosequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Darvill</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-011-0190-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 102 (5), pp.627-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jhered/esr062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02652253v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of random and SSR-enriched shotgun pyrosequencing for microsatellite discovery and single multiplex PCR optimization in Acacia harpophylla F. Muell. Ex Benth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reconstructing demographic events from population genetic data: the introduction of bumblebees to New Zealand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Lye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goulson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03002.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (14), pp.2888-2900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05139.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02644253v1</w:t>
+                <w:t xml:space="preserve">hal-02649972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current trends in microsatellite genotyping</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of random and SSR-enriched shotgun pyrosequencing for microsatellite discovery and single multiplex PCR optimization in Acacia harpophylla F. Muell. Ex Benth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11 (4), pp.591-611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03014.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.711-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03002.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652759v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of land use at a landscape scale on bumblebee nest density and survival</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Current trends in microsatellite genotyping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lelia L. Lagache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave Goulson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie O’connor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roy A. Sanderson</w:t>
+                <w:t xml:space="preserve">Patrick P. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2010.01872.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (4), pp.591-611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2011.03014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666152v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic differences in dispersal lead to differential sensitivity to habitat fragmentation in two bumblebee species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Darvill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. C. Lye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. O’connor</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Waters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (1), pp.53-63. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04423.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04423.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of bumblebee queen dispersal distances using sibship reconstruction method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of land use at a landscape scale on bumblebee nest density and survival</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Goulson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ben Darvill</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliet L. Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy A. Sanderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04500.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (6), pp.1207-1215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2664.2010.01872.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661910v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf morphological analyses in four European oak species (Quercus) and their hybrids: A comparison of traditional and geometric morphometric methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Estimation of bumblebee queen dispersal distances using sibship reconstruction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Darvill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie O’connor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliet L. Osborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy A. Sanderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11263500902723129⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.819-831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04500.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668459v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species relative abundance and direction of introgression in oaks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Leaf morphological analyses in four European oak species (Quercus) and their hybrids: A comparison of traditional and geometric morphometric methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Viscosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. E. Lavabre</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Alberto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Fortini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18 (10), pp.2228 - 2242. </w:t>
+              <w:t xml:space="preserve">Plant Biosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 143 (3), pp.564-574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04137.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/11263500902723129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665530v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography of north african atlas cedar (cedrus atlantica, pinaceae): combined molecular and fossil data reveal a complex quaternary history</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species relative abundance and direction of introgression in oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy R. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anass Terrab</w:t>
+                <w:t xml:space="preserve">J. E. Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arndt Hampe</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Errol Vela</w:t>
+                <w:t xml:space="preserve">Florian Alberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.0800010⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (10), pp.2228 - 2242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04137.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660991v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and identification of tunisian olive tree varieties by microsatellite markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phylogeography of north african atlas cedar (cedrus atlantica, pinaceae): combined molecular and fossil data reveal a complex quaternary history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anass Terrab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imen Rekik</w:t>
+                <w:t xml:space="preserve">Arndt Hampe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Salimonti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
+                <w:t xml:space="preserve">Salvador Talavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Perri</w:t>
+                <w:t xml:space="preserve">Errol Vela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HortScience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (10), pp.1262-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0800010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02662168v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterization and identification of tunisian olive tree varieties by microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Rekik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Salimonti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Perri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HortScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (5), pp.1371-1376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">High throughput microsatellite genotyping in oak species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie V. Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Gerber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silvae Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55 (4-5), pp.238-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6931,3109 +7065,3109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique des communautés à isoétides des lacs et des étangs du littoral Aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l'école doctorale Sciences et environnements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole doctorale Sciences et Environnement n°304, Feb 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travaux d’ECOVEA sur les espèces exotiques envahissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bertrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwilherm Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Techniques sur la gestion des déchets des plantes exotiques envahissantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Cestas, Gazinet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zoé Delporte</w:t>
+                <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Galan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t>
+              <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04734680v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity of the isoetid communities in Aquitaine shallow lakes: a conservation genetic perspective</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microbiome-Metabolome association approach to unravel the relationship between taxonomic and functional biodiversity in freshwater periphyton facing global change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Creusot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alidou Sana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Delporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Limnologie, Oct 2024, Pessac (33), France</w:t>
+              <w:t xml:space="preserve">20. Annuel conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka (JP), Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05226989v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04734680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feline ecology in French Guiana: a Participatory Sciences and molecular non-invasive approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodiversity of the isoetid communities in Aquitaine shallow lakes: a conservation genetic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Labex CEBA annual meeting 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne, French Guiana</w:t>
+              <w:t xml:space="preserve">6èmes Journées Internationales de Limnologie et Océanographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Limnologie, Oct 2024, Pessac (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736342v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conserving genomic diversity in tropical trees from French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th European Congress on Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCB, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food for models : knowledge on metapopulation functioning and marine use of European shads (Alosa alosa and Alosa fallax</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and taxonomic diversity of isoetid communities in Aquitaine shallow lakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual ICES Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Council for the Exploration of the Sea, Sep 2023, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">16. International Symposium on Aquatic Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Aquatic Plants Group, Nov 2023, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04235807v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and taxonomic diversity of isoetid communities in Aquitaine shallow lakes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. International Symposium on Aquatic Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNITBV, Brașov, Romania, Sep 2023, Brasov, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31926/evoltree.2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382438v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Beraud</w:t>
+                <w:t xml:space="preserve">Food for models : knowledge on metapopulation functioning and marine use of European shads (Alosa alosa and Alosa fallax</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Daverat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Antunes,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annual ICES Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Council for the Exploration of the Sea, Sep 2023, Bilbao, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664198v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGS : New-genotyping strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces : un nouvel indicateur de l’état des populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Hybridation entre l’alose vraie et la grande alose sur la façade Atlantique Française : causes et conséquences pour leur conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Taillebois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique et technique du Pôle Migrateurs INRA AFB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France. 12 p</w:t>
+              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791159v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches moléculaires pour étudier l'effet de l'utilisation des terres d'un paysage agricole sur les populations de bourdons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre d'écologie des paysages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation entre l’alose vraie et la grande alose sur la façade Atlantique Française : causes et conséquences pour leur conservation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces : un nouvel indicateur de l’état des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Taillebois</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée Scientifique et technique du Pôle Migrateurs INRA AFB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791213v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génotypage de microsatellites par séquençage : aspects méthodologiques et analytiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces (NombReEff) : un nouvel indicateur de l'état des populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Cost-efficient estimation of effective population size from single parr sample for Atlantic salmon conservation monitoring of rear-edge populations in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 16 diapos</w:t>
+              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603135v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-efficient estimation of effective population size from single parr sample for Atlantic salmon conservation monitoring of rear-edge populations in southern France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces (NombReEff) : un nouvel indicateur de l'état des populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Fanny Emilie Bacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom</w:t>
+              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605318v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement rapide de marqueurs SNP pour l’aide à la gestion de la truite commune (Salmo trutta L.) dans le bassin de l’Adour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Réunion Annuelle du Groupe d'Etude de Biologie et Génétique des Populations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating movement and effective dispersal in a partially migratory fish</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planification d’expérience RADseq : approche par simulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Aberystwyth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Approches RADseq pour l'étude de la biodiversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement de Recherche Génomique Environnementale (GDR3692). FRA., Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608138v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of early male parr maturation in Atlantic salmon natural populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification d’expérience RADseq : approche par simulation.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimating movement and effective dispersal in a partially migratory fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches RADseq pour l'étude de la biodiversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement de Recherche Génomique Environnementale (GDR3692). FRA., Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Ecological Genetics Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799371v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génétique de la maturation chez le saumon Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rennes, France. 13 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects génomiques de la maturation précoce chez les tacons mâles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Réseau Spam Salmonades du Département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Thonon-les-Bains, France. 16 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Pyrénées aux Alpes, la sélection sexuelle dans tous ses états chez la truite commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Gauthey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Freychet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Chantriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion du Réseau Spam Salmonades du Département EFPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Thonon les Bains, France. 35 diapos</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do sea trout migrations promote interbasin connectivity between populations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Sea Trout Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Inland Fisheries Ireland. IRL., Oct 2015, Dundalk, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation pour la prévision du nombre de locus ciblés par les approches de Génotypage par Séquençage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Paternal inheritance of alternative mating tactics in male Atlantic salmon: Toward an integrated population genomics perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yec'Han Laizet</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gueraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
+              <w:t xml:space="preserve">2. International Conference on Integrative Salmonid Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02799259v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02797180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paternal inheritance of alternative mating tactics in male Atlantic salmon: Toward an integrated population genomics perspective.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Simulation pour la prévision du nombre de locus ciblés par les approches de Génotypage par Séquençage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck F. Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe C. Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guichoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yec'Han Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference on Integrative Salmonid Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Réunion du réseau de génétique du Département EFPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02797180v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paternal inheritance of alternative mating tactics in male Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BES-SFE Joint 2014 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et structuration génétique des chênes à l’échelle de deux paysages : impact de l’écologie, de l’histoire et de la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lavabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Willm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Cabanettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque national du BRG. Ressources génétiques : des ressources partagées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10043,1086 +10177,1086 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La génétique pour la sauvegarde des lacs aquitains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de la région Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05600583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité taxonomique et génétique des communautés à isoétides des lacs du littoral aquitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de la biodiversité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and taxonomic diversity of Aquitaine coast lakes isoetid communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle-Marie Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Jamoneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Newcastle, United Kingdom. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast sequence-based microsatellite genotyping development workflow for any non-model species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Colloque du GDR Génomique environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La Rochelle, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of low flow on y-o-y Atlantic salmon : density-dependent and density-independent factors interact to decrease population resilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Panserat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fisheries Society of the British Isles Annual Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Exeter, United Kingdom. 162 p., 2017, Understanding fish populations. Symposium handbook</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea trout migrations and management practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FSBI 2016. Annual symposium of the Fisheries Society of the British Isles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bangor, United Kingdom. , 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of density, environment and parental origin on Y-O-Y Atlantic salmon survival, growth and early maturation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Tentelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901357v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sex in space : how space use affects reproductive success of anadromous Atlantic salmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Tentelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual reproductive success of Atlantic salmon male alternative mating tactics in the wild</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effects of density, environment and parental origin on Y-O-Y Atlantic salmon survival, growth and early maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Larranaga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in the Population Ecology of Stream Salmonids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Girona, Spain. , 62 p., 2015, Advances in the population ecology of stream salmonids - 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901360v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotyping By Sequencing development for Salmo salar: A simulation-based predictive approach using the R package SimRAD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Salin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guichoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yec'Han Laizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Integrative Salmonid Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Vancouver, Canada. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11132,353 +11266,353 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Species-level identification of the critically endangered European sturgeon Acipencer sturio using DNA-based approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Acolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Offspring sex ratio increases with male reproductive success in the polygynous southern elephant seals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Allegue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Bichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11488,974 +11622,974 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport intermédiaire du projet Vigie-Lacs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carine Fortin</w:t>
+                <w:t xml:space="preserve">Rapport final du projet DIGEMAC &amp;quot;Diversité génétique dans le Massif central &amp;quot;. Mission d’accompagnement technique et méthodologique pour étudier la résilience des forêts face au changement climatique dans 3 parcs naturels régionaux (PNR) du Massif central. Financement dans le cadre du projet « Biodiversité de l’inter-parcs du Massif central ». Opération « Forêts anciennes volet 4 ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bodénès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE - EABX. 2025, pp.24</w:t>
+              <w:t xml:space="preserve">INRAE. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228361v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet DIGEMAC &amp;quot;Diversité génétique dans le Massif central &amp;quot;. Mission d’accompagnement technique et méthodologique pour étudier la résilience des forêts face au changement climatique dans 3 parcs naturels régionaux (PNR) du Massif central. Financement dans le cadre du projet « Biodiversité de l’inter-parcs du Massif central ». Opération « Forêts anciennes volet 4 ».</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Pringarbe</w:t>
+                <w:t xml:space="preserve">Rapport intermédiaire du projet Vigie-Lacs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bertrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle-Marie Debailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dutartre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INRAE. 2025</w:t>
+              <w:t xml:space="preserve">INRAE - EABX. 2025, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228696v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes - Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Tabouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jézabel Lamoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum national d'Histoire naturelle; Station marine de Dinard; Office français de la biodiversité. 2024, 130 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet CRIJEST : Connectivité, cRoissance et Installation des Juvéniles de poissons dans les nourriceries ESTuariennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Teichert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lizé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Feunteun</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laure-Sarah Virag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Station marine de Dinard, Muséum National d’Histoire Naturelle. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05488647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les populations de truites de la Garonne (affluents girondins) et de la Leyre : génétique et scalimétrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Tetillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Fédération Départementale des Associations Agréées de Pêche et de Protection du Milieu Aquatique de la Gironde. 2018, 14 p. + annexes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du nombre de reproducteurs efficaces : un nouvel indicateur de l’état des populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inconnu. 2017, 42 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion et (re)colonisation du cours de la Sélune et de ses affluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Acou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Azam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bardonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Barloy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence de l'Eau Seine-Normandie. 2016, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuité écologique et conservation de la diversité génétique et écotypique d'un grand migrateur (Salmo trutta). Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Gueraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Inconnu. 2015, 55 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparée de la structuration génétique des chênes à l’échelle d’un paysage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] Université des Sciences et Technologies (Bordeaux 1), Talence, FRA.; Université de Bordeaux Ségalen (Bordeaux 2), Bordeaux, FRA. 2004, 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12465,100 +12599,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique d'hybridation dans le complexe d'espèces des chênes blancs européens (Chênes pédonculés - Quercus robur L., sessiles - Q. petraea (Matt.) Liebl., pubescents -Q. pubescens Willd. et tauzins - Q. pyrenaica Willd.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université des Sciences et Technologies (Bordeaux 1), 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12568,91 +12702,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique au sein des populations : histoires évolutives, processus écologiques et implications pour la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génétique des populations [q-bio.PE]. Université de Bordeaux, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04672811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12662,147 +12796,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo de présentation - Plateforme Génome Transcriptome de Bordeaux (PGTB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préscillia Alves Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Compagnie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12812,118 +12946,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R package SimRAD: Simulations to predict the number of loci expected in RAD and GBS approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lepais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason T Weir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId375"/>
+      <w:footerReference w:type="default" r:id="rId379"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12991,51 +13125,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D000365A"/>
+    <w:nsid w:val="06005AD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13222,51 +13356,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lepais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6102-9478" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129616028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Estelle-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoneau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepais Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01746-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006488v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Goncalves" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.138834" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997981v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Crundwell" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Dodd" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01176-0" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300732v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70051" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168694v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soliani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sekely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zamora&#8208;ballesteros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71002" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640059v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Allegue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Patrick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.13108" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Dodd" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-024-01048-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841244v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige H&#233;brard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67613-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028545v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Revardel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05903-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705508v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beghami" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00550-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vuillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Krauss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Daltry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1086.76079" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766572v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15152" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310344v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vallejo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannice Friedman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D Twyford" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie M Ickert-Bond" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01795-x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146455v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2020-0075" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437628v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taillebois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sabatino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nachon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12889" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13537" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606516v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barroso-Gomila" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romero Garmendia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13260" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607585v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43552" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139663v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Antonecchia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fortini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leg&#233;r" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2015.415" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901355v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Valette" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127575" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630547v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12906" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633536v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Weir" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12273" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q606TSVW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644159v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Saad-Limam" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rhazi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075029" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650757v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fran&#231;ois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0602-3" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N9HR9QW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647636v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Viscosi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667234" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651484v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvill" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Woodall" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05679.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1AB4707DA46FDDB4145C6550F2B9D4D90BD7253/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651829v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rotheray" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nater" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kr&#252;tzen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greminger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-012-0371-9" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CEF37B1CB35FD68C1FA43D1B8CDE455E4691ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649972v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Lye" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05139.x" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6KM0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649970v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr062" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651325v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01101.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646317v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallejo-Marin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solis-Montero" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100159" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652253v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Kaden" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-011-0190-4" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5N0MDCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644253v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03002.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7774NBDF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652759v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03014.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M9D0SWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666152v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Goulson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O&#8217;connor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet L. Osborne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Sanderson" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01872.x" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666965v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O&#8217;connor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waters" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04423.x" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W01WVGKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661910v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Darvill" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04500.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29F15D3EEE4F2E27EDDEA9BD601054565FD87B11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668459v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortini" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500902723129" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665530v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lavabre" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04137.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81QZ6W2S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660991v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Terrab" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Talavera" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Vela" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800010" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662168v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Salimonti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Perri" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661668v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226978v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debailleul" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226989v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Debailleul" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Blanquart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791697v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791159v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791503v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791213v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791698v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603135v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605318v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741168v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799371v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797408v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798305v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799259v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797180v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798280v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758287v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lavabre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600583v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382428v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207311v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791502v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604281v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901357v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799311v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172353v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172327v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Patrick" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228361v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fortin" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228696v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025839v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tetillon" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187476v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901356v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832233v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821939v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04672811v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793040v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-lepais" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6102-9478" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129616028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05508554v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debailleul Estelle-Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamoneau Aur&#233;lien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lepais Olivier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-025-01746-7" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619369v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Traissac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70235" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879778v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde J Jaquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Douchet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefevre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Senghor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70318" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soliani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sekely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Zamora&#8208;ballesteros" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Heer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04997981v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Davies" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Robert Britton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demetra Andreou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Crundwell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie R Dodd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-025-01176-0" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05300732v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.70051" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006488v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Goncalves" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.138834" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640042v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie Dodd" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-024-01048-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04640059v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Allegue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha C Patrick" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ribout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Bichet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mms.13108" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04841244v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Belair" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Picot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Masson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Neige H&#233;brard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67613-6" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04028545v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Revardel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-021-05903-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03608735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Breuil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schikorski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vuillaume" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Krauss" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Daltry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.1086.76079" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol V&#233;la" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beghami" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-022-00550-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766572v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Chat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaia Lamarins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15152" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03310344v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Vallejo-Mar&#237;n" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannice Friedman" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex D Twyford" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie M Ickert-Bond" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01795-x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146455v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2020-0075" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437628v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Taillebois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Sabatino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Daverat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jos&#233; Nachon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12889" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02882025v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Laurent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Larue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guichoux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my J. Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-020-01157-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936408v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Salin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9085" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604159v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eff.12349" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716615v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fanny Emilie Bacles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Bouchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lange" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Tentelier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13537" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880453v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Veron" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Marandel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio J. V&#233;lez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5048-4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Barroso-Gomila" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Romero Garmendia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13260" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607585v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glise" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Buoro" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep43552" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588622v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Gauthey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Elosegi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Royer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rethinkingecology.2.14956" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901385v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larranaga" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-016-1372-1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901393v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Arbenoits" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32187" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901387v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rives" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2015-0518" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901347v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Freychet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Herman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2015.01.025" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P6RHWPK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02139663v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaby Antonecchia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Fortini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gerber" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leg&#233;r" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15287/afr.2015.415" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901355v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorien Valette" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grandjean" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127575" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630547v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12906" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason T Weir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12273" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q606TSVW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644159v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D Muller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Ben Saad-Limam" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benslama" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#239;la Rhazi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075029" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650757v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy G. Roussel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Fran&#231;ois" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0602-3" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N9HR9QW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647636v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Viscosi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/667234" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651484v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvill" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Woodall" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goulson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05679.x" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A1AB4707DA46FDDB4145C6550F2B9D4D90BD7253/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651829v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Rotheray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nater" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kr&#252;tzen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Greminger" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-012-0371-9" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9CEF37B1CB35FD68C1FA43D1B8CDE455E4691ACC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vallejo-Marin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Solis-Montero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1100159" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652253v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Kaden" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. C. Lye" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-011-0190-4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B5N0MDCD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651325v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2010.01101.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649970v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jhered/esr062" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649972v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05139.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PM6KM0H-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644253v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03002.x" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7774NBDF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652759v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lelia L. Lagache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Wagner" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P. L&#233;ger" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2011.03014.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3M9D0SWW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666965v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. O&#8217;connor" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Waters" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04423.x" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W01WVGKB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666152v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Goulson" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie O&#8217;connor" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet L. Osborne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy A. Sanderson" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2664.2010.01872.x" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661910v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Darvill" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04500.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29F15D3EEE4F2E27EDDEA9BD601054565FD87B11/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668459v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fortini" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11263500902723129" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665530v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Lavabre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Alberto" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04137.x" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-81QZ6W2S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660991v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Terrab" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt Hampe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Talavera" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Errol Vela" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662168v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Rekik" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Salimonti" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Perri" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661668v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. L&#233;ger" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226978v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Debailleul" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jamoneau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05320312v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Jan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736342v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Galan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734680v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Creusot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Medina" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alidou Sana" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Delporte" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05226989v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Debailleul" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382438v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle-Marie Blanquart" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235807v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Acolas" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Antunes," TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791697v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Petit" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791213v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791503v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791159v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791698v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605318v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603135v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603236v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Urien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799371v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608138v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gueraud" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797408v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798305v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901378v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Gil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Chantriaux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742521v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797180v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799259v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Salin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Boury" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yec'Han Laizet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798280v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758287v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lavabre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Gonzalez" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Willm" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Cabanettes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600583v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04382428v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207311v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791502v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604281v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Panserat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Salvado" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901360v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901361v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901357v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799311v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172353v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172327v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Patrick" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228696v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bod&#233;n&#232;s" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jean" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Petit" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Pringarbe" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05228361v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Fortin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803899v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Teichert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Liz&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Sarah Virag" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;zabel Lamoureux" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05488647v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Carpentier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025839v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Tetillon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187476v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357109v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Acou" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Azam" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Barloy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832233v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821939v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04672811v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426257v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Gac" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;scillia Alves Gomes" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Compagnie" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793040v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>