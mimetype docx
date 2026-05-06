--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -174,1593 +174,2354 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observateurs et spectateurs dans l'art et la littérature de l'Antiquité au XVIIe s.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Luce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Farout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Sauron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Marc Luce. Presses universitaires de Rennes, 2025, Interférences, 978-2-7535-9785-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Lait des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leplatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut national d'histoire de l'art (INHA), pp.64, 2021, Dits, 978-2-917902-95-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fables du pouvoir : l’utopie poétique de La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leplatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.486, 2021, 979-1-0370-0834-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un goût à la voir nonpareil. Manger les images, essai d'iconophagie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leplatre Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kimé. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un goût à la voir nonpareil. Manger les images, essai d’iconophagie,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leplatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Kimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.308, 2018, 978-2-84174-888-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fénelon ou l'inquiétude du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leplatre Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. Hermann, 2015, 2705691332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Brume et le Brouillard dans la science, la littérature et les arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leplatre Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann, 2014, 9782705688035</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecritures du repas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leplatre Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karin Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Lang, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pouvoir et la Parole dans les Fables de La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leplatre Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 9782729706920</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Molière et les comédies de la mondanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leplatre Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions du Temps, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fénelon, &amp;quot;ce Mentor&amp;quot;. Politique et poétique de la figure auctoriale dans les Aventures de Télémaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux de littérature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, XXXVI (« Les masques littéraires des politiques », sous la direction de Christophe Blanquié et Myriam Tsimbidy), pp.121-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figurabilité de la métamorphose chez La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, « Le désir de métamorphose » sous la direction de Cristina Noacco (86), pp.143-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04765542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vie sainte performée : Catherine de Sienne revue par Ernest Pignon-Ernest, Bill Viola et Marina Abramović</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Faire image : dispositifs optiques à la période médiévale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrer La Princesse de Clèves : scènes textuelles / scènes visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leplatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Littératures anciennes au programme des concours 2022, 12|2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58048/2263-7664/3549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface, Textimage La Fontaine en images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accueil des images. Poétique de la première illustration dans quelques éditions des Aventures de Télémaque de Fénelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Illustrer le livre sous l’Ancien Régime, 107, pp.123-140. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.107.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fables en scène (Robert Wilson)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...53 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La Fontaine en images, 14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au seuil de l’image : illustrer et réillustrer La Princesse de Clèves au XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leplatre Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109, pp.91-111</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food porn et iconophagie : une archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, #Foodporn : les « mobiles » du désir, 213, pp.27-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comla1.213.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Leplatre Olivier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Œil augmenté : La Fontaine et le visible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures classiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109, pp.91-111</w:t>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1116, pp.143-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Barre</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour (encore) une politique et une poétique des Fables de La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leplatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.71-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pages, images, paysages (François Chauveau, Fables choisies mises en vers par M. de La Fontaine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leplatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, pp.693-706. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.204.0693⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tableaux vivants - images en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Ecrans, 2 (14), pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11509-0.p.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présence obtuse des objets dans Le Roman comique de Scarron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leplatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXXIII, pp.127-139</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Roussœa simplex et le narcisse : l’infra-autobiographie en herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leplatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique : revue de théorie et d'analyse littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 186, pp.279-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/poeti.186.0279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Image de soi et fiction : le cas de deux frontispices du Page disgracié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leplatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78, pp.73-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figurations et défigurations de l’auteur comique au XVIIe siècle : Scarron et mascaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, La Fontaine en images, 14</w:t>
+              <w:t xml:space="preserve">, 2017, L’image et la fabrique du texte : poétique et politique de l’illustration</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...591 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La carte et le livre (Fénelon, Les Aventures de Télémaque )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14, pp.415 - 448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/gadge.2016.1185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fénelon érotique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Les détours de l’illustration sous l’Ancien Régime (12), pp.349-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire et désécrire l'Histoire dans les Mémoires du cardinal de Retz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 58, pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiritualité de l'anamorphose Le Carême du Louvre, Bossuet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'information littéraire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 54, pp.38-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1770,853 +2531,853 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image dans le livre. Cadre, cadrage XVIe-XVIIIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cartron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La Fontaine en images »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leplatre</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Littératures classiques, « Illustrer le littéraire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 107, pp.308, 2022</w:t>
+              <w:t xml:space="preserve">, 107, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Leplatre Olivier</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illustrer le livre sous l’Ancien Régime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 107, 2022</w:t>
+              <w:t xml:space="preserve">, 107, pp.308, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03904577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">XVIIe siècle, numéro François Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 289, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrans, &amp;quot;Tableaux vivants–images en mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leplatre Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écrans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le Récit en images de soi, L’autobiographie à l’épreuve du visuel »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Maupeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Clair-obscur du visible. Fénelon et l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impertinence générique et genres de l'impertinence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, pp.512, 2012, 978-2-36442-023-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00967076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impertinences génériques et genres de l’impertinence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Esprit des Lettres. Mélanges offerts en hommage à Jean-Pierre Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leplatre Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers du GADGES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2626,98 +3387,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iconophagie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’iconologie filmique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.369-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2727,1253 +3488,610 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’animal dessin. Figures de l’animalité dans les gravures de François Chauveau pour les Fables de La Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marius Popa; Andreea Bugiac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Animal en littérature, entre fantaisie et fantastique. Actes du colloque de célébration du quatrième centenaire de la naissance de Jean de La Fontaine (1621-2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Casa Cărții de Știință, pp.37-66, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nausée de l’image</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jusqu’à la nausée. Approche pluridisciplinaire du dégoût aux époques moderne et contemporaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Provence, pp.191-207, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pup.63535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fénelon illustrateur de Prévost et inversement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Image, autorité, auctorialité du Moyen Âge au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.161-204, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique d’Homère. Philosophie et fiction dans les Aventures de Télémaque de Fénelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Homère et les philosophes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.155-176, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le luxe ou la part maudite de Fénelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contre le luxe (XVIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.439-455, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail de l’image dans les Mémoires de Retz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Hersant; Éric Tourrette. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Fronde des Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.255-274, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08618-5.p.0255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04124687v1</w:t>
-              </w:r>
-[...641 lines deleted...]
-                <w:t xml:space="preserve">hal-04764822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La division du Télémaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trivisani-Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leplatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’agrégation : Fénelon, Les Aventures de Télémaque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4041,51 +4159,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAA0E743"/>
+    <w:nsid w:val="260E081C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4272,51 +4390,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-leplatre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033935793" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32132237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000115646646" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771819v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leplatre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765542v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leplatre Olivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766210v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124712v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124710v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.107.0123" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3549" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124726v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.213.0027" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767148v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904572v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124730v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124701v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124692v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0693" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441516v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124690v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124680v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.186.0279" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124716v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766223v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766429v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2016.1185" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leplatre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764962v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cartron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764974v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764834v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764843v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764872v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764956v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maupeu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764892v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967076v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764922v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giuliani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764948v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124721v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124724v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.63535" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124706v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124687v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-fronde-des-memoires-1648-1750.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08618-5.p.0255" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904567v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008343" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01917246v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904566v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/un-gout-a-la-voir-nonpareil/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764799v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764940v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764814v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.univ-lyon2.fr/product/show/9782729706920/le-pouvoir-et-la-parole-dans-les-fables-de-la-fontaine" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377743v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/olivier-leplatre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033935793" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32132237" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000115646646" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Luce" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rabatel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Raynaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Farout" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sauron" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904563v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leplatre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037008343" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01917246v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leplatre Olivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904566v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionskime.fr/publications/un-gout-a-la-voir-nonpareil/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764799v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Becker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764940v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764814v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.univ-lyon2.fr/product/show/9782729706920/le-pouvoir-et-la-parole-dans-les-fables-de-la-fontaine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764822v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771819v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765542v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766210v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58048/2263-7664/3549" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124712v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124710v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.107.0123" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124726v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.213.0027" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124730v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124701v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124692v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.204.0693" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441516v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11509-0.p.0011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124680v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeti.186.0279" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124716v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766223v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gadge.2016.1185" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766959v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Leplatre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767517v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764962v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cartron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764974v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764834v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904577v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764843v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764956v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maupeu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764892v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00967076v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764922v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Giuliani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764948v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124721v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124728v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124724v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.63535" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124706v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124697v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124694v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-fronde-des-memoires-1648-1750.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08618-5.p.0255" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03377743v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trivisani-Moreau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>