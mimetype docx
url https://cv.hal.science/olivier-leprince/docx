--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2504,295 +2504,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02622005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association studies with proteomics data reveal genes important for synthesis, transport and packaging of globulins in legume seeds</w:t>
+                <w:t xml:space="preserve">Molecular characterization of the acquisition of longevity during seed maturation in soybean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Juliana Joyce Pereira Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Aime</w:t>
+                <w:t xml:space="preserve">Rubiana Falopa Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Bordat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Labas</w:t>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14500⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606529v1</w:t>
+                <w:t xml:space="preserve">hal-01563246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of the acquisition of longevity during seed maturation in soybean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-wide association studies with proteomics data reveal genes important for synthesis, transport and packaging of globulins in legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Joyce Pereira Lima</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Amandine Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubiana Falopa Rossi</w:t>
+                <w:t xml:space="preserve">Maya Belghazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+                <w:t xml:space="preserve">Valérie Labas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0180282. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), pp.1597-1613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0180282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563246v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late seed maturation: drying without dying</w:t>
               </w:r>
@@ -3150,51 +3150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,295 +3477,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.222380⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209940v1</w:t>
+                <w:t xml:space="preserve">hal-01455970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivone Torres-Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.497. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (2), pp.757 - 774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.222380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455970v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEA polypeptide profiling of recalcitrant and orthodox legume seeds reveals ABI3-regulated LEA protein abundance linked to desiccation tolerance</w:t>
               </w:r>
@@ -7002,277 +7002,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ABSCISIC ACID 4 (ABI4) as a novel central regulator of seed longevity in relation with degreening and proplastid formation during maturation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Schoefs</w:t>
+                <w:t xml:space="preserve">Regulation of the plasticity of longevity upon drought in Medicago truncatula involves the cryptochrome-interacting bHLH49 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thi Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISS, Aug 2021, Kew, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSS, Aug 2021, Kew, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354250v1</w:t>
+                <w:t xml:space="preserve">hal-03354228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the plasticity of longevity upon drought in Medicago truncatula involves the cryptochrome-interacting bHLH49 transcription factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+                <w:t xml:space="preserve">Identification of ABSCISIC ACID 4 (ABI4) as a novel central regulator of seed longevity in relation with degreening and proplastid formation during maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSS, Aug 2021, Kew, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISS, Aug 2021, Kew, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354228v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate.</w:t>
               </w:r>
@@ -8035,64 +8035,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8275,277 +8275,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">6. Colloque Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734622v1</w:t>
+                <w:t xml:space="preserve">hal-02733501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin D. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733501v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MtABI3, a multifaceted gene</w:t>
               </w:r>
@@ -9094,665 +9094,665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
+                <w:t xml:space="preserve">The role of oligossacharides in seed vigour revisited using the legume model Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339450v1</w:t>
+                <w:t xml:space="preserve">hal-00729400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEA proteins and seed conservation in the dry state.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des oligosaccharides de la famille du raffinose (RFO) dans la vigueur des semences de Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action 871 : CryoPlanet : Cryopreservation of Crop Species in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">Graines 2011: 3ème colloque national du réseau français de biologie des graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284060v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oligossacharides in seed vigour revisited using the legume model Medicago truncatula.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
+                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
+              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729400v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des oligosaccharides de la famille du raffinose (RFO) dans la vigueur des semences de Medicago truncatula.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LEA proteins and seed conservation in the dry state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2011: 3ème colloque national du réseau français de biologie des graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes (FR), France</w:t>
+              <w:t xml:space="preserve">COST Action 871 : CryoPlanet : Cryopreservation of Crop Species in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729390v1</w:t>
+                <w:t xml:space="preserve">hal-03284060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea proteins and survival in the dry state: lessons to be learned from proteome analyses in developing orthodox and recalcitrant seeds</w:t>
+                <w:t xml:space="preserve">LEA proteins and desiccation tolerance: what can we learn from seeds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
+              <w:t xml:space="preserve">From dry Kalahari to wet Normandy, Revival Plants from South Africa, in the era of global warming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841756v1</w:t>
+                <w:t xml:space="preserve">hal-03284056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEA proteins and desiccation tolerance: what can we learn from seeds?</w:t>
+                <w:t xml:space="preserve">Lea proteins and survival in the dry state: lessons to be learned from proteome analyses in developing orthodox and recalcitrant seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From dry Kalahari to wet Normandy, Revival Plants from South Africa, in the era of global warming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
+              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284056v1</w:t>
+                <w:t xml:space="preserve">hal-00841756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory and metabolic processes in seedlings associated with tolerance to extreme water stress</w:t>
               </w:r>
@@ -10864,63 +10864,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+                <w:t xml:space="preserve">Impacts of heat stress on Medicago seed maturation and seed quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10943,109 +10943,109 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358099v1</w:t>
+                <w:t xml:space="preserve">hal-03358073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of heat stress on Medicago seed maturation and seed quality.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z.J. Chen</w:t>
+                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11068,73 +11068,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Graines 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358073v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
               </w:r>
@@ -11620,90 +11620,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the regulation of seed protein composition in legumes: from genome-wide studies to new seed protein profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12878,259 +12878,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00925200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach using Medicago truncatula to identify key genes controlling nutritional and physiological quality of legume seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MTEM6, a group I lea protein, correlates with seed longevity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Satour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bordat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Vu Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729099v1</w:t>
+                <w:t xml:space="preserve">hal-00729772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTEM6, a group I lea protein, correlates with seed longevity.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
+                <w:t xml:space="preserve">An integrated approach using Medicago truncatula to identify key genes controlling nutritional and physiological quality of legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vu Ly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Darchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729772v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13285,51 +13285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;chong Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Aparecido Amaral da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona R Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsatar Mohammad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01144-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106726" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Puntel Basso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13853" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Akemi Hoshino-Bezerra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#225;rcia Pereira Sartori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-1545v40n2191893" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1476177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw363" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2357-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2356-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bove" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert274" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hundertmark" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02501.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K. Hincha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258511000079" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Vu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02346.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04106.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolingue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2DPVWC78-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.02.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBZVPJ9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N3NPNR0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVGT2NCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03116.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly-Vu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Delaunay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01424.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew I. Daws" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Cleland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Chmielarz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gorian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04206" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Daws" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lydall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chmielarz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthews" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Oliver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Wolkers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Hincha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Heyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693060v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. M. Harren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alberda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.2.597" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03660297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mckersie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bowley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harjanto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.4.1177" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354250v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354336v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kanno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356882v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226276v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925145v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delahaie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deguercy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bove" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallardo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729400v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729390v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841756v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284056v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729758v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Satour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729144v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665476v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358099v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358073v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Chen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665506v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358126v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thierry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858677v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0105" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3965-8_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454004v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch05" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tunnacliffe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12422-8_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830018v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749331v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815905v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925204v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrasson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Vu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925200v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729099v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;richer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darchy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729772v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Ly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;chong Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Aparecido Amaral da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona R Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsatar Mohammad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01144-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106726" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Puntel Basso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13853" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Akemi Hoshino-Bezerra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#225;rcia Pereira Sartori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-1545v40n2191893" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1476177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw363" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2357-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2356-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bove" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert274" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hundertmark" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02501.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K. Hincha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258511000079" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Vu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02346.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04106.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolingue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2DPVWC78-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.02.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBZVPJ9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N3NPNR0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVGT2NCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03116.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly-Vu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Delaunay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01424.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew I. Daws" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Cleland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Chmielarz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gorian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04206" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Daws" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lydall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chmielarz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthews" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Oliver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Wolkers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Hincha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Heyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693060v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. M. Harren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alberda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.2.597" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03660297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mckersie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bowley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harjanto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.4.1177" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354250v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354336v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kanno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356882v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226276v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925145v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delahaie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deguercy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bove" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallardo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729400v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729390v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729758v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Satour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729144v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665476v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358099v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665506v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358126v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thierry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858677v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0105" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3965-8_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454004v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch05" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tunnacliffe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12422-8_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830018v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749331v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815905v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925204v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrasson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Vu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925200v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729772v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Ly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729099v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;richer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darchy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>