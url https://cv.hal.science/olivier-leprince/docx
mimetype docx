--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -368,295 +368,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BASIC PENTACYSTEINE1 regulates ABI4 by modification of two histone marks H3K27me3 and H3ac during early seed development of Medicago truncatula</w:t>
+                <w:t xml:space="preserve">Sleeping but not defenceless: seed dormancy and protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thi Thu Dang</w:t>
+                <w:t xml:space="preserve">Benjamin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lalanne</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1395379⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665511v1</w:t>
+                <w:t xml:space="preserve">hal-04733530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleeping but not defenceless: seed dormancy and protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BASIC PENTACYSTEINE1 regulates ABI4 by modification of two histone marks H3K27me3 and H3ac during early seed development of Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Hubert</w:t>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Johan Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae213⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1395379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733530v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to determine antifungal activity in seed exudates by nephelometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -740,1328 +740,1328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ABSCISIC ACID INSENSITIVE 4 coordinates eoplast formation to ensure acquisition of seed longevity during maturation in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidore Diouf</w:t>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bitton</w:t>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (5), pp.934-953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258504v1</w:t>
+                <w:t xml:space="preserve">hal-03919827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABSCISIC ACID INSENSITIVE 4 coordinates eoplast formation to ensure acquisition of seed longevity during maturation in Medicago truncatula</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+                <w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Schoefs</w:t>
+                <w:t xml:space="preserve">Isidore Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Marchand</w:t>
+                <w:t xml:space="preserve">F. Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 113 (5), pp.934-953. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (20), pp.3632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tpj.16091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03919827v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing data for heat stress response in isolated Medicago truncatula seed tissues</w:t>
+                <w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106726⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.673072. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03123816v1</w:t>
+                <w:t xml:space="preserve">hal-03251660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago ABI3 Splicing Isoforms Regulate the Expression of Different Gene Clusters to Orchestrate Seed Maturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
+                <w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Delahaie</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants10081710⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.106671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03329141v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA sequencing data for heat stress response in isolated Medicago truncatula seed tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.106726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03162464v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+                <w:t xml:space="preserve">Medicago ABI3 Splicing Isoforms Regulate the Expression of Different Gene Clusters to Orchestrate Seed Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10081710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251660v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t>
+                <w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bizouerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddi Esteban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34, pp.106671. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03109929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seed‐specific heat shock factor A9 regulates the depth of dormancy in Medicago truncatula seeds via ABA signaling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A role for auxin signaling in the acquisition of longevity during seed maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souha Berriri</w:t>
+                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Puntel Basso</w:t>
+                <w:t xml:space="preserve">Martine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi Thu Dang</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13853⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 225 (1), pp.284-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02911644v1</w:t>
+                <w:t xml:space="preserve">hal-02275882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for auxin signaling in the acquisition of longevity during seed maturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Neveu</w:t>
+                <w:t xml:space="preserve">Molecular and environmental factors regulating seed longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lalanne</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16150⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 477 (2), pp.305 - 323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20190165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275882v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and environmental factors regulating seed longevity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">The seed‐specific heat shock factor A9 regulates the depth of dormancy in Medicago truncatula seeds via ABA signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Puntel Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 477 (2), pp.305 - 323. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Early Access, 15 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BCJ20190165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487512v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A blueprint of seed desiccation sensitivity in the genome of &amp;lt;em&amp;gt;Castanospermum australe&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -2175,356 +2175,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late seed maturation improves the preservation of seedling emergence during storage in soybean</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">“Letters to the twenty-first century botanist. Second series: “What is a seed? – 2. Regulation of desiccation tolerance and longevity in developing seeds: two faces of the same coin”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Seed Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/2317-1545v40n2191893⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (2), pp.181-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1476177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01848446v1</w:t>
+                <w:t xml:space="preserve">hal-02622005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: How not to die when dry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Late seed maturation improves the preservation of seedling emergence during storage in soybean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Puntel Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Akemi Hoshino-Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Márcia Pereira Sartori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.060⟩</w:t>
+              <w:t xml:space="preserve">Journal of Seed Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40 (2), pp.194-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2317-1545v40n2191893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618215v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Letters to the twenty-first century botanist. Second series: “What is a seed? – 2. Regulation of desiccation tolerance and longevity in developing seeds: two faces of the same coin”</w:t>
+                <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: How not to die when dry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 165 (2), pp.181-185. </w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1476177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622005v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the acquisition of longevity during seed maturation in soybean</w:t>
               </w:r>
@@ -2536,51 +2536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Joyce Pereira Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubiana Falopa Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2778,77 +2778,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late seed maturation: drying without dying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2899,64 +2899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABI5 Is a Regulator of Seed Maturation and Longevity in Legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3027,814 +3027,814 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01602822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to desiccation biology: from old borders to new frontiers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">Identification of a molecular dialogue between developing seeds of Medicago truncatula and seedborne xanthomonads.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Darrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-015-2357-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 66 (13), pp.3737-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erv167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392701v1</w:t>
+                <w:t xml:space="preserve">hal-01392700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of Longevity-Related Genes from a Robust Coexpression Network of Seed Maturation Identifies Regulators Linking Seed Storability to Biotic Defense-Related Pathways</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction to desiccation biology: from old borders to new frontiers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.15.00632⟩</w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 242 (2), pp.369-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-015-2357-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392707v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword. Special issue on desiccation biology.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inference of Longevity-Related Genes from a Robust Coexpression Network of Seed Maturation Identifies Regulators Linking Seed Storability to Biotic Defense-Related Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Glaab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-015-2356-7⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (10), pp.2692-2708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.15.00632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392702v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a molecular dialogue between developing seeds of Medicago truncatula and seedborne xanthomonads.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Karima Righetti</w:t>
+                <w:t xml:space="preserve">Foreword. Special issue on desiccation biology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 66 (13), pp.3737-52. </w:t>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 242 (2), pp.367. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erv167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00425-015-2356-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392700v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01392702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivone Torres-Jerez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (2), pp.757 - 774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.222380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455970v1</w:t>
+                <w:t xml:space="preserve">hal-01209940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 163 (2), pp.757 - 774. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.222380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209940v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEA polypeptide profiling of recalcitrant and orthodox legume seeds reveals ABI3-regulated LEA protein abundance linked to desiccation tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4019,923 +4019,923 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk K. Hincha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (3), pp.165 - 173. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.165-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649241v1</w:t>
+                <w:t xml:space="preserve">hal-00729324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci analysis reveals a correlation between the ratio of sucrose/raffinose family oligosaccharides and seed vigour in Medicago truncatula.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk K. Hincha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02346.x⟩</w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.165 - 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258511000079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729316v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quantitative trait loci analysis reveals a correlation between the ratio of sucrose/raffinose family oligosaccharides and seed vigour in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (9), pp.1473-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02346.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729324v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MtSNF4b subunit of the sucrose non-fermenting-related kinase complex connects after-ripening and constitutive defense responses in seeds of Medicago truncatula.</w:t>
+                <w:t xml:space="preserve">MtPM25 is an atypical hydrophobic late embryogenesis-abundant protein that dissociates cold and desiccation-aggregated proteins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bolingue</w:t>
+                <w:t xml:space="preserve">V. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rosnoblet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Ly Vu</w:t>
+                <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aubry</w:t>
+                <w:t xml:space="preserve">X.D. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04106.x⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (3), pp.418-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02093.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729695v1</w:t>
+                <w:t xml:space="preserve">hal-00729696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of dormancy behaviour in seeds of the model legume Medicago truncatula</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Desiccation tolerance: From genomics to the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 179 (6), pp.554-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960258510000061⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00729693v1</w:t>
+                <w:t xml:space="preserve">hal-00729694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtPM25 is an atypical hydrophobic late embryogenesis-abundant protein that dissociates cold and desiccation-aggregated proteins.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MtSNF4b subunit of the sucrose non-fermenting-related kinase complex connects after-ripening and constitutive defense responses in seeds of Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buitink</w:t>
+                <w:t xml:space="preserve">W. Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.D. Lin</w:t>
+                <w:t xml:space="preserve">C. Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
+                <w:t xml:space="preserve">C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02093.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (5), pp.792-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04106.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729696v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation tolerance: From genomics to the field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Characterization of dormancy behaviour in seeds of the model legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 179 (6), pp.554-564. </w:t>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.97-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.02.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0960258510000061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729694v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Postgenomic analysis of desiccation tolerance].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de la Société de Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 202 (3), pp.213-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4981,64 +4981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular glasses and seed survival in the dry state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 331 (10), pp.788-795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5110,51 +5110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5218,51 +5218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profiling and structure-function analysis of late embryogenesis abundant (LEA) proteins associated with desiccation tolerance in the legume seed Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5416,51 +5416,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Richomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 29 (4), pp.471-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5533,51 +5533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean J. Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Guisle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wuillème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5622,295 +5622,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable desiccation tolerance in Acer pseudoplatanus seeds in relation to developmental conditions: a case of phenotypic recalcitrance?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative analysis of the heat stable proteome of radicles of Medicago truncatula seeds during germination identifies late embryogenesis abundant proteins associated with desiccation tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew I. Daws</w:t>
+                <w:t xml:space="preserve">Folkert A. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hazel Cleland</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">Colette C. Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/FP04206⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140 (4), pp.1418-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.074039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665077v1</w:t>
+                <w:t xml:space="preserve">hal-02664788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the heat stable proteome of radicles of Medicago truncatula seeds during germination identifies late embryogenesis abundant proteins associated with desiccation tolerance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Variable desiccation tolerance in Acer pseudoplatanus seeds in relation to developmental conditions: a case of phenotypic recalcitrance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew I. Daws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazel Cleland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folkert A. Hoekstra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">Pawel Chmielarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette C. Larre</w:t>
+                <w:t xml:space="preserve">Fabio Gorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 140 (4), pp.1418-1436. </w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (1), pp.59-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.105.074039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/FP04206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664788v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glass formation in plant anhydrobiotes : survival in the dry state</w:t>
               </w:r>
@@ -6129,51 +6129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6224,51 +6224,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The re-establishment of desiccation tolerance in germinated radicles of Medicago truncatula Gaertn. seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6358,51 +6358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel L. Gissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 27, pp.55-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6578,51 +6578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 124, pp.1413-1425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6647,51 +6647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic dysfunction and unabated respiration precede the loss of membrane integrity during dehydration of germinating radicles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frans J. M. Harren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6699,51 +6699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Alberda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Folkert A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 122 (2), pp.597-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6816,51 +6816,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bowley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Harjanto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 111 (4), pp.1177-1181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6939,51 +6939,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plantes reviviscentes, plantes de résurrection,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition Vie sans eau, Jardin Ephémère,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7034,51 +7034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thu Thi Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7133,103 +7133,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of ABSCISIC ACID 4 (ABI4) as a novel central regulator of seed longevity in relation with degreening and proplastid formation during maturation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISS, Aug 2021, Kew, United Kingdom</w:t>
@@ -7284,51 +7284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bizouerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7383,90 +7383,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxin signaling plays a role in the acquisition of seed longevity during seed maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Kanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7502,256 +7502,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">PROGERIA1, a new regulator coupling seed longevity and degreening during maturation in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Fous de tomate"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Versailles, France</w:t>
+              <w:t xml:space="preserve">2nd Seed Longevity Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSS, Jul 2018, Fort Collins, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355354v1</w:t>
+                <w:t xml:space="preserve">hal-03355329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROGERIA1, a new regulator coupling seed longevity and degreening during maturation in Medicago truncatula.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Seed Longevity Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSS, Jul 2018, Fort Collins, United States</w:t>
+              <w:t xml:space="preserve">Workshop "Fous de tomate"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355329v1</w:t>
+                <w:t xml:space="preserve">hal-03355354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: how not to die when dry</w:t>
               </w:r>
@@ -7763,51 +7763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryo 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, the Society for Cryobiology, Jul 2018, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7858,51 +7858,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Federation of European Biochemical Societies (FEBS) meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Plovidiv, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7940,77 +7940,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association rule discovery leads to identification of ABI4 in the environmental control of seed longevity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. First International Plant Systems Biology meeting. Jacob Monod meeting,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8029,730 +8029,730 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nevin D. Young</w:t>
+                <w:t xml:space="preserve">MtABI3, a multifaceted gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Graines 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02737356v1</w:t>
+                <w:t xml:space="preserve">hal-04664832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MtABI3, un gène à plusieurs faces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lalanne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Le Réseau Français de Biologie des Graines, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733501v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">6. Colloque Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734622v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtABI3, a multifaceted gene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin D. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664832v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABI5 is a major regulator of late maturation in legume seeds, linking longevity, oligosaccharide accumulation and chloroplast dedifferentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Longevity Workshop of the International Society for Seed Science (ISSS) 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Seed Science, Jul 2015, Wernigerode, Germany</w:t>
@@ -8781,51 +8781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anhydrobiosis: from older borders to new Frontiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Frontiers in Anhydrobiosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Pornichet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8844,751 +8844,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a recalcitrant legume seed towards a better understanding of desiccation tolerance mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL and PQL analysis reveals ABI5 as an important gene controlling seed longevity in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delahaie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">J. Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Deguercy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Buitink</w:t>
+                <w:t xml:space="preserve">K. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International workshop on desiccation tolerance and sensitivity on seed and vegetative plant tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Cradle of Mankind (ZA), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925145v1</w:t>
+                <w:t xml:space="preserve">hal-00925144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL and PQL analysis reveals ABI5 as an important gene controlling seed longevity in Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Characterization of a recalcitrant legume seed towards a better understanding of desiccation tolerance mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Deguercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International workshop on desiccation tolerance and sensitivity on seed and vegetative plant tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Cradle of Mankind (ZA), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925144v1</w:t>
+                <w:t xml:space="preserve">hal-00925145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oligossacharides in seed vigour revisited using the legume model Medicago truncatula.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
+              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729400v1</w:t>
+                <w:t xml:space="preserve">hal-03339450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des oligosaccharides de la famille du raffinose (RFO) dans la vigueur des semences de Medicago truncatula.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">LEA proteins and seed conservation in the dry state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2011: 3ème colloque national du réseau français de biologie des graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes (FR), France</w:t>
+              <w:t xml:space="preserve">COST Action 871 : CryoPlanet : Cryopreservation of Crop Species in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729390v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03284060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The role of oligossacharides in seed vigour revisited using the legume model Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03339450v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEA proteins and seed conservation in the dry state.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rôle des oligosaccharides de la famille du raffinose (RFO) dans la vigueur des semences de Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action 871 : CryoPlanet : Cryopreservation of Crop Species in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">Graines 2011: 3ème colloque national du réseau français de biologie des graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284060v1</w:t>
+                <w:t xml:space="preserve">hal-00729390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEA proteins and desiccation tolerance: what can we learn from seeds?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From dry Kalahari to wet Normandy, Revival Plants from South Africa, in the era of global warming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9613,51 +9613,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea proteins and survival in the dry state: lessons to be learned from proteome analyses in developing orthodox and recalcitrant seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chatelain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9665,51 +9665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
@@ -9738,90 +9738,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulatory and metabolic processes in seedlings associated with tolerance to extreme water stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on salt &amp; Water Stress in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Big Sky (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9846,90 +9846,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEA proteins and seed survival in the dry state.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9971,103 +9971,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of protein aggregation by MtPM25, a seed-specific and nuclear targeted LEA protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th ISSS Conference on Seed Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Olsztyn (PL), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10092,103 +10092,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of stress tolerance of Medicago truncatula seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buitink</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IV International Conference on Legume, Genomics and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Puerto Vallarta (MX), Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10213,90 +10213,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mtsnf4b, a subunit of the SnRK1 plex, regulates constitutive defence responses associated with dormancy and quiescence in seeds of Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buitink</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sleeping Beauties Workshop : Dormancy and resistance in harsh environments: Molecular, proteomic and metabolomic aspect</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10321,51 +10321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic profiling and structure-function analysis of late embryogenesis abundant (LEA) proteins associated with desiccation tolerance in the legume seed Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10672,51 +10672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akiko Sugio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS4 Fourth International Legume Society Conference 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Grenade (Espagne), Spain. , Book of abstracts</w:t>
@@ -10745,103 +10745,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of heat stress on seed maturation and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Sexual Plant Reproduction (ICSPR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Prague, Czech Republic</w:t>
@@ -10864,234 +10864,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of heat stress on Medicago seed maturation and seed quality.</w:t>
+                <w:t xml:space="preserve">Regulation of MtABI4 gene and their targets in seed longevity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.J. Chen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">T.T. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358073v1</w:t>
+                <w:t xml:space="preserve">hal-03358126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graines 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
@@ -11114,301 +11114,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Impacts of heat stress on Medicago seed maturation and seed quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z.J. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665506v1</w:t>
+                <w:t xml:space="preserve">hal-03358073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of MtABI4 gene and their targets in seed longevity.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.T. Dang</w:t>
+                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lalanne</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Graines 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358126v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Integration and VISualization (DIVIS) : from large heterogeneous datasets to interpretable visualisations in plant science</w:t>
+                <w:t xml:space="preserve">Comparaison de méthodes d'analyses multivariées pour la description de données de germination de semences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
@@ -11422,118 +11422,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , pp.61, JOBIM 2018</w:t>
+              <w:t xml:space="preserve">Septième Rencontre R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858693v1</w:t>
+                <w:t xml:space="preserve">hal-01858677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de méthodes d'analyses multivariées pour la description de données de germination de semences</w:t>
+                <w:t xml:space="preserve">Data Integration and VISualization (DIVIS) : from large heterogeneous datasets to interpretable visualisations in plant science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
@@ -11547,94 +11547,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Landès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Rencontre R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , pp.61, JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858677v1</w:t>
+                <w:t xml:space="preserve">hal-01858693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the regulation of seed protein composition in legumes: from genome-wide studies to new seed protein profiles</w:t>
               </w:r>
@@ -11659,51 +11659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11745,90 +11745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of MtABI5 in the acquisition of desiccation tolerance in Medicago truncatula seeds and seedlings: characterization of potential new targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11924,51 +11924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in seed science and technology for more sustainable crop production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Burleigh Dodds Scientific Publishing. , 2022, 9781786769176. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19103/AS.2022.0105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -12040,51 +12040,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Seed Storage Protocol to Determine Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Dormancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2830, Springer US, pp.63-69, 2024, Methods in Molecular Biology, 978-1-0716-3965-8 (on line). </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12118,77 +12118,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physiological perspective of late maturation processes and establishment of seed quality in Medicago truncatula seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Model Legume Medicago truncatula</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.44-54, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12248,51 +12248,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Tunnacliffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk K. Hincha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Macherel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12356,51 +12356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemistry and biophysics of tolerance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12483,51 +12483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the protein EM6 as a performance marker for germination of seed lots and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : WO2009/037390. 2010, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12558,51 +12558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the protein em6 as a performance marker for germination of seed lots and applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US 2010/0285508 (A1). 2008, 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12646,491 +12646,491 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ABI5 in the re-establishement of desiccation tolerance in germinated radicles of Medicago truncatula seeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Comparing transcriptome of orthodox and recalcitrant Legume seeds: a new model to unravel desiccation tolerance acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bove</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925204v1</w:t>
+                <w:t xml:space="preserve">hal-00925200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing transcriptome of orthodox and recalcitrant Legume seeds: a new model to unravel desiccation tolerance acquisition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Role of ABI5 in the re-establishement of desiccation tolerance in germinated radicles of Medicago truncatula seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. L. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925200v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTEM6, a group I lea protein, correlates with seed longevity.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An integrated approach using Medicago truncatula to identify key genes controlling nutritional and physiological quality of legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vu Ly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Héricher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729772v1</w:t>
+                <w:t xml:space="preserve">hal-00729099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach using Medicago truncatula to identify key genes controlling nutritional and physiological quality of legume seeds</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MTEM6, a group I lea protein, correlates with seed longevity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Satour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vu Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008, non paginé</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Héricher</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-00729099v1</w:t>
+                <w:t xml:space="preserve">hal-00729772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13285,51 +13285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;chong Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Aparecido Amaral da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona R Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsatar Mohammad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733530v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae213" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01144-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106726" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Puntel Basso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13853" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848446v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Akemi Hoshino-Bezerra" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#225;rcia Pereira Sartori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-1545v40n2191893" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1476177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw363" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392701v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2357-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392702v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2356-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bove" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert274" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hundertmark" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02501.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K. Hincha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258511000079" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Vu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02346.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04106.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolingue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2DPVWC78-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.02.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBZVPJ9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N3NPNR0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVGT2NCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03116.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly-Vu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Delaunay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01424.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew I. Daws" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Cleland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Chmielarz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gorian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04206" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Daws" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lydall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chmielarz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthews" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Oliver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Wolkers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Hincha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Heyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693060v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. M. Harren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alberda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.2.597" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03660297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mckersie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bowley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harjanto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.4.1177" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354250v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354336v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kanno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355354v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355329v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356882v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355814v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226276v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925145v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delahaie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deguercy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bove" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallardo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729400v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729390v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729758v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Satour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729144v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665476v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358099v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665506v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358126v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thierry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858677v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0105" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3965-8_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454004v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch05" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tunnacliffe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12422-8_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830018v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749331v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815905v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925204v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrasson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Vu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925200v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729772v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Ly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729099v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;richer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darchy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;chong Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Aparecido Amaral da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona R Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsatar Mohammad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae213" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01144-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106726" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16150" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190165" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Puntel Basso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13853" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1476177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Akemi Hoshino-Bezerra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#225;rcia Pereira Sartori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-1545v40n2191893" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw363" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2357-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2356-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bove" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert274" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hundertmark" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02501.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K. Hincha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258511000079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Vu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02346.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.02.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBZVPJ9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729695v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04106.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729693v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolingue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000061" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2DPVWC78-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N3NPNR0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVGT2NCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03116.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly-Vu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Delaunay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01424.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665077v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew I. Daws" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Cleland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Chmielarz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gorian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04206" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Daws" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lydall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chmielarz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthews" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Oliver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Wolkers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Hincha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Heyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693060v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. M. Harren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alberda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.2.597" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03660297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mckersie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bowley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harjanto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.4.1177" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354250v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354336v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kanno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355329v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356882v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664832v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226276v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925144v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bove" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallardo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delahaie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deguercy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729400v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729390v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729758v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Satour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729144v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665476v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358126v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358099v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358073v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858677v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thierry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858693v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0105" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3965-8_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454004v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch05" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tunnacliffe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12422-8_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830018v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749331v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815905v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925200v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925204v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrasson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Vu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729099v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;richer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darchy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729772v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Ly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>