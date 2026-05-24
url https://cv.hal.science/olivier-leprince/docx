--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -740,1328 +740,1328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ABSCISIC ACID INSENSITIVE 4 coordinates eoplast formation to ensure acquisition of seed longevity during maturation in Medicago truncatula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+                <w:t xml:space="preserve">Isidore Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Schoefs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Justine Marchand</w:t>
+                <w:t xml:space="preserve">F. Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.16091⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (20), pp.3632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03919827v1</w:t>
+                <w:t xml:space="preserve">hal-04258504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Variability in Seed Longevity and Germination Traits in a Tomato MAGIC Population in Contrasting Environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+                <w:t xml:space="preserve">ABSCISIC ACID INSENSITIVE 4 coordinates eoplast formation to ensure acquisition of seed longevity during maturation in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isidore Diouf</w:t>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bitton</w:t>
+                <w:t xml:space="preserve">Justine Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (20), pp.3632. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 113 (5), pp.934-953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants12203632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.16091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258504v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03919827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t>
+                <w:t xml:space="preserve">RNA sequencing data for heat stress response in isolated Medicago truncatula seed tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.106726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03251660v1</w:t>
+                <w:t xml:space="preserve">hal-03123816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+                <w:t xml:space="preserve">Medicago ABI3 Splicing Isoforms Regulate the Expression of Different Gene Clusters to Orchestrate Seed Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.1710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants10081710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03109929v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA sequencing data for heat stress response in isolated Medicago truncatula seed tissues</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddi Esteban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2021.106726⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03123816v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicago ABI3 Splicing Isoforms Regulate the Expression of Different Gene Clusters to Orchestrate Seed Maturation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jaiana Malabarba</w:t>
+                <w:t xml:space="preserve">Dataset for transcriptome and physiological response of mature tomato seed tissues to light and heat during fruit ripening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Delahaie</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.106671. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants10081710⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03329141v1</w:t>
+                <w:t xml:space="preserve">hal-03109929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene co-expression analysis of tomato seed maturation reveals tissue-specific regulatory networks and hubs associated with the acquisition of desiccation tolerance and seed vigour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Bizouerne</w:t>
+                <w:t xml:space="preserve">Genome-Wide Association Studies of Seed Performance Traits in Response to Heat Stress in Medicago truncatula Uncover MIEL1 as a Regulator of Seed Germination Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eddi Esteban</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (1), pp.124. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.673072. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-021-02889-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.673072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03162464v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03251660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A role for auxin signaling in the acquisition of longevity during seed maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The seed‐specific heat shock factor A9 regulates the depth of dormancy in Medicago truncatula seeds via ABA signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Neveu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">Denise Puntel Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yuri Kanno</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Thu Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.16150⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Early Access, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02275882v1</w:t>
+                <w:t xml:space="preserve">hal-02911644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and environmental factors regulating seed longevity</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A role for auxin signaling in the acquisition of longevity during seed maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Kanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1042/BCJ20190165⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 225 (1), pp.284-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.16150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487512v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The seed‐specific heat shock factor A9 regulates the depth of dormancy in Medicago truncatula seeds via ABA signaling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Molecular and environmental factors regulating seed longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Early Access, 15 p. </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 477 (2), pp.305 - 323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13853⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20190165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911644v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A blueprint of seed desiccation sensitivity in the genome of &amp;lt;em&amp;gt;Castanospermum australe&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -2175,174 +2175,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02624811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Letters to the twenty-first century botanist. Second series: “What is a seed? – 2. Regulation of desiccation tolerance and longevity in developing seeds: two faces of the same coin”</w:t>
+                <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: How not to die when dry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1476177⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 85, pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622005v1</w:t>
+                <w:t xml:space="preserve">hal-02618215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late seed maturation improves the preservation of seedling emergence during storage in soybean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Puntel Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Akemi Hoshino-Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Márcia Pereira Sartori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2351,180 +2364,167 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Seed Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40 (2), pp.194-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1590/2317-1545v40n2191893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from anhydrobiosis in seeds: How not to die when dry</w:t>
+                <w:t xml:space="preserve">“Letters to the twenty-first century botanist. Second series: “What is a seed? – 2. Regulation of desiccation tolerance and longevity in developing seeds: two faces of the same coin”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 85, pp.132. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (2), pp.181-185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2018.10.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1476177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618215v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular characterization of the acquisition of longevity during seed maturation in soybean</w:t>
               </w:r>
@@ -2791,64 +2791,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late seed maturation: drying without dying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souha Berriri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2899,51 +2899,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABI5 Is a Regulator of Seed Maturation and Longevity in Legumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3477,338 +3477,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Lalanne</w:t>
+                <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Pelletier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karima Righetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.113.222380⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209940v1</w:t>
+                <w:t xml:space="preserve">hal-01455970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An emerging picture of the seed desiccome: confirmed regulators and newcomers identified using transcriptome comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">A Regulatory Network-Based Approach Dissects Late Maturation Processes Related to the Acquisition of Desiccation Tolerance and Longevity of Medicago truncatula Seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivone Torres-Jerez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Righetti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.497. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (2), pp.757 - 774. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2013.00497⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.222380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455970v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEA polypeptide profiling of recalcitrant and orthodox legume seeds reveals ABI3-regulated LEA protein abundance linked to desiccation tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Delahaie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4019,51 +4019,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4079,850 +4079,850 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk K. Hincha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 21 (3), pp.165-173</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.165 - 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258511000079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729324v1</w:t>
+                <w:t xml:space="preserve">hal-02649241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+                <w:t xml:space="preserve">Quantitative trait loci analysis reveals a correlation between the ratio of sucrose/raffinose family oligosaccharides and seed vigour in Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (9), pp.1473-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02346.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960258511000079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02649241v1</w:t>
+                <w:t xml:space="preserve">hal-00729316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative trait loci analysis reveals a correlation between the ratio of sucrose/raffinose family oligosaccharides and seed vigour in Medicago truncatula.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
+                <w:t xml:space="preserve">The reduction of seed-specific dehydrins reduces seed longevity in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk K. Hincha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (3), pp.165-173</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2011.02346.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729316v1</w:t>
+                <w:t xml:space="preserve">hal-00729324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtPM25 is an atypical hydrophobic late embryogenesis-abundant protein that dissociates cold and desiccation-aggregated proteins.</w:t>
+                <w:t xml:space="preserve">The MtSNF4b subunit of the sucrose non-fermenting-related kinase complex connects after-ripening and constitutive defense responses in seeds of Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Boucher</w:t>
+                <w:t xml:space="preserve">W. Bolingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buitink</w:t>
+                <w:t xml:space="preserve">C. Rosnoblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.D. Lin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
+                <w:t xml:space="preserve">C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02093.x⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (5), pp.792-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04106.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729696v1</w:t>
+                <w:t xml:space="preserve">hal-00729695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation tolerance: From genomics to the field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of dormancy behaviour in seeds of the model legume Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.97-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258510000061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.02.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729694v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MtSNF4b subunit of the sucrose non-fermenting-related kinase complex connects after-ripening and constitutive defense responses in seeds of Medicago truncatula.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MtPM25 is an atypical hydrophobic late embryogenesis-abundant protein that dissociates cold and desiccation-aggregated proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Bolingue</w:t>
+                <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rosnoblet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Ly Vu</w:t>
+                <w:t xml:space="preserve">X.D. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aubry</w:t>
+                <w:t xml:space="preserve">J. Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2009.04106.x⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 33 (3), pp.418-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3040.2009.02093.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729695v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of dormancy behaviour in seeds of the model legume Medicago truncatula</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desiccation tolerance: From genomics to the field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seed Science Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20 (2), pp.97-107. </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 179 (6), pp.554-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0960258510000061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2010.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729693v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Postgenomic analysis of desiccation tolerance].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4981,51 +4981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracellular glasses and seed survival in the dry state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5622,532 +5622,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00702128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of the heat stable proteome of radicles of Medicago truncatula seeds during germination identifies late embryogenesis abundant proteins associated with desiccation tolerance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable desiccation tolerance in Acer pseudoplatanus seeds in relation to developmental conditions: a case of phenotypic recalcitrance?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Folkert A. Hoekstra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
+                <w:t xml:space="preserve">Matthew I. Daws</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colette C. Larre</w:t>
+                <w:t xml:space="preserve">Hazel Cleland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Chmielarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Gorian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.105.074039⟩</w:t>
+              <w:t xml:space="preserve">Functional Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (1), pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1071/FP04206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664788v1</w:t>
+                <w:t xml:space="preserve">hal-02665077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable desiccation tolerance in Acer pseudoplatanus seeds in relation to developmental conditions: a case of phenotypic recalcitrance?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hazel Cleland</w:t>
+                <w:t xml:space="preserve">Comparative analysis of the heat stable proteome of radicles of Medicago truncatula seeds during germination identifies late embryogenesis abundant proteins associated with desiccation tolerance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Chmielarz</w:t>
+                <w:t xml:space="preserve">Folkert A. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rogniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Gorian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">Colette C. Larre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 33 (1), pp.59-66. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 140 (4), pp.1418-1436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1071/FP04206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.105.074039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665077v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glass formation in plant anhydrobiotes : survival in the dry state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developmental heat sum influences recalcitrant seed traits in Aesculus hippocastanum across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M.I. Daws</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lydall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chmielarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Matthews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 48, pp.215-228</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 162, pp.157-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674894v1</w:t>
+                <w:t xml:space="preserve">hal-02677705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental heat sum influences recalcitrant seed traits in Aesculus hippocastanum across Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.I. Daws</w:t>
+                <w:t xml:space="preserve">Glass formation in plant anhydrobiotes : survival in the dry state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lydall</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 162, pp.157-166</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 48, pp.215-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677705v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of sugars and hexose phosphorylation in regulating th re-establishement of desiccation tolerance in germinated radicles of Cucumis sativa and Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6250,51 +6250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seed Science Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 13, pp.273-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6440,51 +6440,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-disaccharide-based mechanisms of protection during drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.E. Oliver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.F. Wolkers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6546,252 +6546,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02676505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dehydration-induced redistribution of amphiphilic molecules between cytoplasm and lipids is associated with desiccation tolerance in seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolic dysfunction and unabated respiration precede the loss of membrane integrity during dehydration of germinating radicles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frans J. M. Harren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Alberda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Folkert A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 124, pp.1413-1425</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 122 (2), pp.597-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.122.2.597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693060v1</w:t>
+                <w:t xml:space="preserve">hal-02699112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolic dysfunction and unabated respiration precede the loss of membrane integrity during dehydration of germinating radicles.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dehydration-induced redistribution of amphiphilic molecules between cytoplasm and lipids is associated with desiccation tolerance in seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Folkert A. Hoekstra</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 122 (2), pp.597-608. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 124, pp.1413-1425</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.122.2.597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02699112v1</w:t>
+                <w:t xml:space="preserve">hal-02693060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-Deficit Tolerance and Field Performance of Transgenic Alfalfa Overexpressing Superoxide Dismutase</w:t>
               </w:r>
@@ -7002,277 +7002,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03359448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the plasticity of longevity upon drought in Medicago truncatula involves the cryptochrome-interacting bHLH49 transcription factor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
+                <w:t xml:space="preserve">Identification of ABSCISIC ACID 4 (ABI4) as a novel central regulator of seed longevity in relation with degreening and proplastid formation during maturation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Defaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISSS, Aug 2021, Kew, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISS, Aug 2021, Kew, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354228v1</w:t>
+                <w:t xml:space="preserve">hal-03354250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of ABSCISIC ACID 4 (ABI4) as a novel central regulator of seed longevity in relation with degreening and proplastid formation during maturation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Schoefs</w:t>
+                <w:t xml:space="preserve">Regulation of the plasticity of longevity upon drought in Medicago truncatula involves the cryptochrome-interacting bHLH49 transcription factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thi Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISS, Aug 2021, Kew, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th triennial meeting of the ISSS- Seed Innovation Systems for the 21st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISSS, Aug 2021, Kew, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354250v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate.</w:t>
               </w:r>
@@ -7284,51 +7284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bizouerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7383,64 +7383,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxin signaling plays a role in the acquisition of seed longevity during seed maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthoni Pellizzaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7521,51 +7521,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROGERIA1, a new regulator coupling seed longevity and degreening during maturation in Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7642,51 +7642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche de biologie des systèmes pour élucider les mécanismes régulateurs de la qualité germinative pendant la maturation du fruit chez la tomate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bizouerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7953,51 +7953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8029,678 +8029,678 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03356882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtABI3, a multifaceted gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">MtABI3, un gène à plusieurs faces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, Le Réseau Français de Biologie des Graines, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664832v1</w:t>
+                <w:t xml:space="preserve">hal-03355814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MtABI3, un gène à plusieurs faces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin D. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, Le Réseau Français de Biologie des Graines, Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">6. Colloque Graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355814v1</w:t>
+                <w:t xml:space="preserve">hal-02737356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’un répertoire de gènes contrôlant la composition protéique des graines des légumineuses vers de nouveaux profils protéiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souha Berriri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nevin D. Young</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque Graines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737356v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d’association pangénomique de la longévité chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt; pour en identifier de nouveaux régulateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevin D. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Colloque Graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Oct 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733501v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of sulfur in the control of seed quality traits in legumes: from model to crop species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
+                <w:t xml:space="preserve">MtABI3, a multifaceted gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilateral Closure Symposium of GDRI Integrative Plant Biology Network.The developing plant in its environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Graines 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734622v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ABI5 is a major regulator of late maturation in legume seeds, linking longevity, oligosaccharide accumulation and chloroplast dedifferentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8844,721 +8844,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QTL and PQL analysis reveals ABI5 as an important gene controlling seed longevity in Medicago truncatula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Characterization of a recalcitrant legume seed towards a better understanding of desiccation tolerance mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Deguercy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">K. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International workshop on desiccation tolerance and sensitivity on seed and vegetative plant tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Cradle of Mankind (ZA), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925144v1</w:t>
+                <w:t xml:space="preserve">hal-00925145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a recalcitrant legume seed towards a better understanding of desiccation tolerance mechanisms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QTL and PQL analysis reveals ABI5 as an important gene controlling seed longevity in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delahaie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
+                <w:t xml:space="preserve">J. Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Deguercy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Buitink</w:t>
+                <w:t xml:space="preserve">K. Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International workshop on desiccation tolerance and sensitivity on seed and vegetative plant tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Cradle of Mankind (ZA), South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925145v1</w:t>
+                <w:t xml:space="preserve">hal-00925144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
+                <w:t xml:space="preserve">The role of oligossacharides in seed vigour revisited using the legume model Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
+              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03339450v1</w:t>
+                <w:t xml:space="preserve">hal-00729400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LEA proteins and seed conservation in the dry state.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rôle des oligosaccharides de la famille du raffinose (RFO) dans la vigueur des semences de Medicago truncatula.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat-Merah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action 871 : CryoPlanet : Cryopreservation of Crop Species in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
+              <w:t xml:space="preserve">Graines 2011: 3ème colloque national du réseau français de biologie des graines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03284060v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of oligossacharides in seed vigour revisited using the legume model Medicago truncatula.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.C. Morère-Le Paven</w:t>
+                <w:t xml:space="preserve">The role of oligosaccharides in seed vigour revisited using the legume model Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Teulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Morère-Le Paven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
+              <w:t xml:space="preserve">10th ISSS Conference on Seed Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bahia, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729400v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03339450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des oligosaccharides de la famille du raffinose (RFO) dans la vigueur des semences de Medicago truncatula.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LEA proteins and seed conservation in the dry state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2011: 3ème colloque national du réseau français de biologie des graines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Nantes (FR), France</w:t>
+              <w:t xml:space="preserve">COST Action 871 : CryoPlanet : Cryopreservation of Crop Species in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729390v1</w:t>
+                <w:t xml:space="preserve">hal-03284060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LEA proteins and desiccation tolerance: what can we learn from seeds?</w:t>
               </w:r>
@@ -9665,51 +9665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hundertmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ISSS conference on seed biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Bahia (BR), Brazil</w:t>
@@ -9764,64 +9764,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Avelange-Macherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference on salt &amp; Water Stress in Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Big Sky (US), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9885,51 +9885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Satour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9971,90 +9971,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibition of protein aggregation by MtPM25, a seed-specific and nuclear targeted LEA protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10092,90 +10092,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional genomics of stress tolerance of Medicago truncatula seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Buitink</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10213,77 +10213,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mtsnf4b, a subunit of the SnRK1 plex, regulates constitutive defence responses associated with dormancy and quiescence in seeds of Medicago truncatula.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Bolingue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rosnoblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10467,51 +10467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are sugar-sensing pathways involved in desiccation tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10745,77 +10745,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of heat stress on seed maturation and seed quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaiana Malabarba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10864,152 +10864,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04665476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of MtABI4 gene and their targets in seed longevity.</w:t>
+                <w:t xml:space="preserve">Impacts of heat stress on Medicago seed maturation and seed quality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.T. Dang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
+                <w:t xml:space="preserve">Z.J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358126v1</w:t>
+                <w:t xml:space="preserve">hal-03358073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
               </w:r>
@@ -11114,63 +11114,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of heat stress on Medicago seed maturation and seed quality.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z.J. Chen</w:t>
+                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijuan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -11193,222 +11193,222 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Graines 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358073v1</w:t>
+                <w:t xml:space="preserve">hal-04665506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts du stress chaleur sur la qualité et la maturation des graines de Medicago truncatula</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhijuan Chen</w:t>
+                <w:t xml:space="preserve">Regulation of MtABI4 gene and their targets in seed longevity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ly Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Ly Vu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Graines 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on legume Genetics and Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665506v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de méthodes d'analyses multivariées pour la description de données de germination de semences</w:t>
+                <w:t xml:space="preserve">Data Integration and VISualization (DIVIS) : from large heterogeneous datasets to interpretable visualisations in plant science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
@@ -11443,97 +11443,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septième Rencontre R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t>
+              <w:t xml:space="preserve">JOBIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , pp.61, JOBIM 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858677v1</w:t>
+                <w:t xml:space="preserve">hal-01858693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Integration and VISualization (DIVIS) : from large heterogeneous datasets to interpretable visualisations in plant science</w:t>
+                <w:t xml:space="preserve">Comparaison de méthodes d'analyses multivariées pour la description de données de germination de semences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Boumaza</w:t>
@@ -11568,73 +11568,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Marseille, France. , pp.61, JOBIM 2018</w:t>
+              <w:t xml:space="preserve">Septième Rencontre R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858693v1</w:t>
+                <w:t xml:space="preserve">hal-01858677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in the regulation of seed protein composition in legumes: from genome-wide studies to new seed protein profiles</w:t>
               </w:r>
@@ -11659,51 +11659,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.D. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Prosperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11745,51 +11745,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of MtABI5 in the acquisition of desiccation tolerance in Medicago truncatula seeds and seedlings: characterization of potential new targets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Zinsmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12118,51 +12118,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A physiological perspective of late maturation processes and establishment of seed quality in Medicago truncatula seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12356,64 +12356,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemistry and biophysics of tolerance systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.A. Hoekstra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Leprince</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desiccation and survival in plants : drying without dying</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CABI Publishing, 2002, 0-85199-534-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12646,491 +12646,491 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing transcriptome of orthodox and recalcitrant Legume seeds: a new model to unravel desiccation tolerance acquisition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Role of ABI5 in the re-establishement of desiccation tolerance in germinated radicles of Medicago truncatula seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. L. Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925200v1</w:t>
+                <w:t xml:space="preserve">hal-00925204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of ABI5 in the re-establishement of desiccation tolerance in germinated radicles of Medicago truncatula seeds</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Comparing transcriptome of orthodox and recalcitrant Legume seeds: a new model to unravel desiccation tolerance acquisition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delahaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hundertmark</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. L. Vu</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-00925204v1</w:t>
+                <w:t xml:space="preserve">hal-00925200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated approach using Medicago truncatula to identify key genes controlling nutritional and physiological quality of legume seeds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MTEM6, a group I lea protein, correlates with seed longevity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Satour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bordat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Vu Ly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729099v1</w:t>
+                <w:t xml:space="preserve">hal-00729772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTEM6, a group I lea protein, correlates with seed longevity.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F.A. Hoekstra</w:t>
+                <w:t xml:space="preserve">An integrated approach using Medicago truncatula to identify key genes controlling nutritional and physiological quality of legume seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vu Ly</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Darchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729772v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -13285,51 +13285,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;chong Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Aparecido Amaral da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona R Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsatar Mohammad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae213" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01144-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16091" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123816v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106726" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275882v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16150" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487512v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190165" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911644v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Puntel Basso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13853" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622005v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1476177" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848446v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Akemi Hoshino-Bezerra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#225;rcia Pereira Sartori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-1545v40n2191893" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw363" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2357-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2356-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bove" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert274" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hundertmark" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02501.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729324v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K. Hincha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258511000079" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729316v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Vu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02346.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729694v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.02.011" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBZVPJ9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729695v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04106.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729693v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolingue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000061" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2DPVWC78-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N3NPNR0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVGT2NCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03116.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly-Vu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Delaunay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01424.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665077v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew I. Daws" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Cleland" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Chmielarz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gorian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04206" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674894v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677705v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Daws" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lydall" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chmielarz" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthews" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Oliver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Wolkers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Hincha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Heyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693060v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699112v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. M. Harren" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alberda" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.2.597" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03660297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mckersie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bowley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harjanto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.4.1177" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354250v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354336v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kanno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355329v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356882v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664832v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355814v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226276v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925144v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bove" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallardo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925145v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delahaie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deguercy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284060v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729400v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729390v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729758v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Satour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729144v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665476v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358126v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358099v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358073v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Chen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665506v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858677v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thierry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858693v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0105" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3965-8_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454004v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch05" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tunnacliffe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12422-8_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830018v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749331v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815905v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925200v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925204v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrasson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Vu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729099v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordat" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;richer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darchy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729772v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Ly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Barrero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#8208;chong Chen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edvaldo Aparecido Amaral da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona R Hay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258525000029" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896995v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsatar Mohammad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly Vu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Ly Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bizouerne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0960258524000217" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733530v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leprince" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae213" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665511v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Dang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lalanne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Defaye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1395379" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432443v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Marchi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tranchant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Pawe&#322; Tarkowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13007-024-01144-z" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidore Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bitton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants12203632" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03919827v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Zinsmeister" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Marchand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.16091" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03123816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijuan Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Verdier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2021.106726" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaiana Malabarba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Hundertmark" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delahaie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants10081710" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162464v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddi Esteban" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-021-02889-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106671" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03251660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.673072" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02911644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souha Berriri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Puntel Basso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13853" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02275882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthoni Pellizzaro" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Neveu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kanno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.16150" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02487512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20190165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marques" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Cecilia D Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill M Farrant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk Hilhorst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/665661" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618215v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Verdier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2018.10.060" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01848446v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Akemi Hoshino-Bezerra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#225;rcia Pereira Sartori" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2317-1545v40n2191893" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622005v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1476177" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01563246v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Joyce Pereira Lima" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiana Falopa Rossi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pelletier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0180282" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606529v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bordat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Belghazi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14500" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608543v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erw363" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602822v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Terrasson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chatelain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vandecasteele" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.16.00470" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392700v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Darrasse" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Righetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv167" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392701v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2357-6" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392707v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Vu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Glaab" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00632" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392702v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-015-2356-7" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455970v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00497" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209940v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivone Torres-Jerez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.222380" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209949v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bove" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rogniaux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert274" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chatelain" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hundertmark" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Satour" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2012.02501.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649241v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk K. Hincha" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258511000079" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vandecasteele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat-Merah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly Vu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2011.02346.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729324v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729695v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Bolingue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rosnoblet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aubry" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2009.04106.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bolingue" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258510000061" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-2DPVWC78-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729696v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Boucher" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Buitink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.D. Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boudet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Hoekstra" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2009.02093.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729694v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2010.02.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBZVPJ9L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729837v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jbio:2008027" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-N3NPNR0D-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729873v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.08.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVGT2NCR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663243v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rosnoblet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aubry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2007.03116.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656666v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boudet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boucher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2007.01.310" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FWHD9SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Avelange-Macherel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ly-Vu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Delaunay" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Richomme" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3040.2005.01424.x" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665077v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew I. Daws" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazel Cleland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Chmielarz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Gorian" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/FP04206" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Folkert A. Hoekstra" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette C. Larre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.105.074039" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677705v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.I. Daws" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lydall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chmielarz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Leprince" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matthews" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Satour" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681804v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel L. Gissot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676505v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Oliver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Wolkers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Hincha" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Heyer" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699112v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frans J. M. Harren" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Alberda" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.122.2.597" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693060v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-03660297v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mckersie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bowley" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harjanto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.111.4.1177" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03359448v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354250v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354228v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thi Dang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354336v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kanno" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355329v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355354v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356135v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Verdier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356157v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356882v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355814v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737356v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Sanchez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevin D. Young" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733501v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Prosperi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734622v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664832v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03226276v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284063v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925145v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delahaie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deguercy" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bove" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gallardo" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729400v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729390v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03339450v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Teulat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Mor&#232;re-Le Paven" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284060v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03284056v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00841756v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729793v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729758v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Satour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Boucher" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00742005v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729144v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819587v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760664v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ly-Vu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Macherel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650172v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Simon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Sugio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665476v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358073v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.J. Chen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358099v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04665506v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358126v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Dang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858693v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Thierry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Boumaza" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Land&#232;s" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01858677v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608900v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Young" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226311v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.14923.92961" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733524v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19103/AS.2022.0105" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04733532v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3965-8_6" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454004v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119409144.ch05" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729697v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Tunnacliffe" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macherel" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12422-8_6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830018v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00749331v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815905v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925204v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Terrasson" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lalanne" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L. Vu" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00925200v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729772v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vu Ly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729099v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bordat" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Signor" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. H&#233;richer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darchy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>