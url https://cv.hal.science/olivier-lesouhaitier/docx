--- v1 (2026-04-30)
+++ v2 (2026-05-20)
@@ -66,688 +66,688 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (88)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pediococcus pentosaceus MZF16 Probiotic Strain Prevents In Vitro Cytotoxic Effects of Pseudomonas aeruginosa H103 and Prolongs the Lifespan of Caenorhabditis elegans</w:t>
+                <w:t xml:space="preserve">Synthesis and Evaluation of Novel Tosylated Compounds as Selective Antibiofilm Agents against Pseudomonas aeruginosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Boujnane</w:t>
+                <w:t xml:space="preserve">Sarra Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Miloud Mohamed Mazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (3), pp.244. </w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/PATHOGENS14030244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.202501881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333540v1</w:t>
+                <w:t xml:space="preserve">hal-05421752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Evaluation of Novel Tosylated Compounds as Selective Antibiofilm Agents against Pseudomonas aeruginosa</w:t>
+                <w:t xml:space="preserve">Pediococcus pentosaceus MZF16 Probiotic Strain Prevents In Vitro Cytotoxic Effects of Pseudomonas aeruginosa H103 and Prolongs the Lifespan of Caenorhabditis elegans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Zouaoui</w:t>
+                <w:t xml:space="preserve">Meryem Boujnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloud Mohamed Mazari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Mounir Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieillard</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (3), pp.244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbdv.202501881⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/PATHOGENS14030244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05421752v1</w:t>
+                <w:t xml:space="preserve">hal-05333540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intracellular Pseudomonas aeruginosa persist and evade antibiotic treatment in a wound infection model</w:t>
+                <w:t xml:space="preserve">Endocrine microbiology: A transdisciplinary approach of the human physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pont</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012922⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38, pp.100570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coemr.2025.100570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361162v1</w:t>
+                <w:t xml:space="preserve">hal-05552122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA-binding antiterminators: regulation of metabolism and pathogenicity in bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Ruiz de la Haba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RNA Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22 (1), pp.1-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15476286.2025.2581452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endocrine microbiology: A transdisciplinary approach of the human physiology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intracellular Pseudomonas aeruginosa persist and evade antibiotic treatment in a wound infection model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan Alford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38, pp.100570. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.e1012922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coemr.2025.100570⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1012922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552122v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spondias tuberosa Arruda (Anacardiaceae) ethanolic leaf extract as a source of natural products inhibiting quorum sensing and pyocyanin production in planktonic Pseudomonas aeruginosa</w:t>
               </w:r>
@@ -772,51 +772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.E. Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.R. Guedes da Silva Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1014,51 +1014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squalamine and claramine A1 disperse Pseudomonas aeruginosa biofilm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1148,77 +1148,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Lifecycle: Involvement of Mechanical Constraints and Timeline of Matrix Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1267,18971 +1267,24228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In memoriam: Pierre Cornelis (1949–2023)</w:t>
+                <w:t xml:space="preserve">Synergistic antifungal activity against Candida albicans between voriconazole and cyclosporine a loaded in polymeric nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Pirnay</w:t>
+                <w:t xml:space="preserve">Victoria Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise van Bambeke</w:t>
+                <w:t xml:space="preserve">Rafael de la Haba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Baysse</w:t>
+                <w:t xml:space="preserve">Pilar López-Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Cámara</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">Manuel López-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Lebrón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jb.00179-24⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 664, pp.124593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05469597v1</w:t>
+                <w:t xml:space="preserve">hal-04885152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic antifungal activity against Candida albicans between voriconazole and cyclosporine a loaded in polymeric nanoparticles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of ammonium containing cyclocarbonates and polyurethanes there from</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael de la Haba</w:t>
+                <w:t xml:space="preserve">Luis Miguel Nuñez Tapia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar López-Cornejo</w:t>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel López-López</w:t>
+                <w:t xml:space="preserve">Laurent Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Lebrón</w:t>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124593⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194, pp.105777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2023.105777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04885152v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane fluidity homeostasis is required for tobramycin-enhanced biofilm in Pseudomonas aeruginosa</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In memoriam: Pierre Cornelis (1949–2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+                <w:t xml:space="preserve">Jean-Paul Pirnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise van Bambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.02303-23⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 206 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.00179-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04586437v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiofilm and Antivirulence Properties of 6-Polyaminosteroid Derivatives against Antibiotic-Resistant Bacteria</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bernay</w:t>
+                <w:t xml:space="preserve">Membrane fluidity homeostasis is required for tobramycin-enhanced biofilm in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Schaumann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13010008⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.02303-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04736526v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NagY regulator: A member of the BglG/SacY antiterminator family conserved in Enterococcus faecalis and involved in virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
+                <w:t xml:space="preserve">In memoriam: Pierre Cornelis (1949–2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pirnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise van Bambeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Baysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cámara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1070116⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 206 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jb.00179-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04158940v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">In memoria of an outstanding microbiologist and friend, Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Schalk</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMetals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t>
+              <w:t xml:space="preserve">Microbial Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1751-7915.14440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592235v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of ammonium containing cyclocarbonates and polyurethanes there from</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florian Defontaine</w:t>
+                <w:t xml:space="preserve">High affinity iron uptake by pyoverdine in Pseudomonas aeruginosa involves multiple regulators besides Fur, PvdS, and FpvI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2023.105777⟩</w:t>
+              <w:t xml:space="preserve">BioMetals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36 (2), pp.255-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10534-022-00369-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321187v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N -Acylsulfonamide: a valuable moiety to design new sulfa drug analogues</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Lysine-Dendrimer, a New Non-Aggressive Solution to Rebalance the Microbiota of Acne-Prone Skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Leignadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Drago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michael Smietana</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Dashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3md00229b⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (8), pp.2083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics15082083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04234694v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NagY regulator: A member of the BglG/SacY antiterminator family conserved in Enterococcus faecalis and involved in virulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Soussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ledormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13, pp.1070116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1070116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring a Structural Data Mining Approach to Design Linkers for Head-to-Tail Peptide Cyclization</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of ammonium containing cyclocarbonates and polyurethanes there from</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Miguel Nuñez Tapia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00865⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 194, pp.105777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2023.105777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04406845v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Izelenn Dufour</w:t>
+                <w:t xml:space="preserve">N -Acylsulfonamide: a valuable moiety to design new sulfa drug analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Amador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smietana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-49426-1⟩</w:t>
+              <w:t xml:space="preserve">RSC Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (8), pp.1567-1571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3md00229b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516899v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">The NagY regulator: A member of the BglG/SacY antiterminator family conserved in Enterococcus faecalis and involved in virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, pp.1070116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.1070116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03777008v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04158940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Antibiofilm and Antivirulence Properties of 6-Polyaminosteroid Derivatives against Antibiotic-Resistant Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vergoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04097446v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The natriuretic peptide receptor agonist osteocrin disperses Pseudomonas aeruginosa biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Flore Nilly</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Courtney Tremlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, pp.100131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2023.100131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890330v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MacAB-TolC Contributes to the Development of Acinetobacter baumannii Biofilm at the Solid–Liquid Interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annick Schaumann</w:t>
+                <w:t xml:space="preserve">Exploring a Structural Data Mining Approach to Design Linkers for Head-to-Tail Peptide Cyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasaman Karami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Murail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Giribaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Defontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.785161⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 63 (20), pp.6436-6450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c00865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03854930v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04406845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norepinephrine and Serotonin Can Modulate the Behavior of the Probiotic Enterococcus faecium NCIMB10415 towards the Host: Is a Putative Surface Sensor Involved?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Sensitivity of Legionella pneumophila to phthalates and their substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Alafaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izelenn Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms10030487⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.22145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-49426-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469226v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effect of Phthalates and Their Substitutes on the Physiology of Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Corinne Barbey</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (9), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10091788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890312v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03777008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Carbon Source Supplementations on Pseudomonas aeruginosa Physiology</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Pf4 Phage Variant Infection Reduces Virulence-Associated Traits in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hung Le</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00936⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Spectrum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (5), pp.1788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/spectrum.01548-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656293v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polylysine dendrigraft is able to differentially impact Cutibacterium acnes strains preventing acneic skin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Estelle Loing</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa Biofilm Dispersion by the Human Atrial Natriuretic Peptide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exd.14554⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (7), pp.2103262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202103262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469233v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudoalteromonas ostreae sp. nov., a new bacterial species harboured by the flat oyster Ostrea edulis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">MacAB-TolC Contributes to the Development of Acinetobacter baumannii Biofilm at the Solid–Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brandon Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nicol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Schaumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005070⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, pp.785161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2021.785161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03477054v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Carbon Source Supplementations on Pseudomonas aeruginosa Physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nabiha Benalia</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01068⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469715v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of key RNA metabolism proteins in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
+                <w:t xml:space="preserve">Norepinephrine and Serotonin Can Modulate the Behavior of the Probiotic Enterococcus faecium NCIMB10415 towards the Host: Is a Putative Surface Sensor Involved?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossella Scardaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Bietto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RNA Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1728103⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms10030487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03722608v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Portier</w:t>
+                <w:t xml:space="preserve">Organs-on-Chips Platforms Are Everywhere: A Zoom on Biomedical Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Barbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9 (11), pp.646. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering9110646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428484v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialog between skin and its microbiota: Emergence of “Cutaneous Bacterial Endocrinology”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Djouhar Souak</w:t>
+                <w:t xml:space="preserve">Polylysine dendrigraft is able to differentially impact Cutibacterium acnes strains preventing acneic skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Attia-Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Le Toquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Loing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 29 (9), pp.790-800. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/exd.14158⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 31 (7), pp.1056-1064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exd.14554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890240v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Antibacterial Cadiolide Analogues active Against Antibiotic Bacterial Resistant Strains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
+                <w:t xml:space="preserve">Pseudoalteromonas ostreae sp. nov., a new bacterial species harboured by the flat oyster Ostrea edulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Offret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Parizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2020.127580⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijsem.0.005070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955268v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03477054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+                <w:t xml:space="preserve">Study of key RNA metabolism proteins in &amp;lt;i&amp;gt;Enterococcus faecalis&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Hartke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t>
+              <w:t xml:space="preserve">RNA Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (6), pp.794 - 804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15476286.2020.1728103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469728v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03722608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nabiha Benalia</w:t>
+                <w:t xml:space="preserve">Draft Genome Sequences of Four Pseudomonas aeruginosa Clinical Strains with Various Biofilm Phenotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pré-publication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.01286-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469711v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the LytSR Two-Component Regulatory System in Staphylococcus lugdunensis Biofilm Formation and Pathogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Legris</w:t>
+                <w:t xml:space="preserve">Dialog between skin and its microbiota: Emergence of “Cutaneous Bacterial Endocrinology”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Janvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Clabaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00039⟩</w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (9), pp.790-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/exd.14158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184202v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Membrane-Interactive Compounds From Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amine Boukerb</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.01068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111066v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W. Boireau</w:t>
+                <w:t xml:space="preserve">New Antibacterial Cadiolide Analogues active Against Antibiotic Bacterial Resistant Strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bekri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gallavardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.428⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (21), pp.127580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2020.127580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02308928v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneous-phase Sonogashira cross-coupling reaction on COC surface for the grafting of biomolecules – Application to isatin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Brière</w:t>
+                <w:t xml:space="preserve">Tackling Pseudomonas aeruginosa Virulence by Mulinane-Like Diterpenoids from Azorella atacamensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Quirós-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.001⟩</w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (12), pp.1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom10121626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02197292v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of action of the moonlighting protein EfTu as a Substance P sensor in Bacillus cereus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Segolene Depayras</w:t>
+                <w:t xml:space="preserve">Membrane-Interactive Compounds from Pistacia lentiscus L. Thwart Pseudomonas aeruginosa Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabiha Benalia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37506-6⟩</w:t>
+              <w:t xml:space="preserve">Pré-publication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2020.03.17.995043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043445v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+                <w:t xml:space="preserve">Role of the LytSR Two-Component Regulatory System in Staphylococcus lugdunensis Biofilm Formation and Pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Oxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Niepceron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Dupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02275471v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CuO Nanosheets Modified with Amine and Thiol Grafting for High Catalytic and Antibacterial Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of the Cell Wall Stress Response in Pseudomonas aeruginosa Infected by a Pf4 Phage Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieillard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Boukerb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00609⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Bacterial Stress Response Mechanisms: Signal Perception, Transduction and Adaptation, 8 (11), pp.1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8111700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02322863v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Formation of Monospecies and Binary Biofilms by Human Skin Microbiota Components, Staphylococcus epidermidis and Staphylococcus aureus, by Human Natriuretic Peptides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heterogeneous-phase Sonogashira cross-coupling reaction on COC surface for the grafting of biomolecules – Application to isatin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetta Cornelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Brégier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0026261718050090⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 181, pp.639-647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2019.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065596v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02197292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+                <w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fioresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Maximova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boireau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.340-344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2018.10.428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962693v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Monospecies and Mixed Biofilms Formation of Skin Staphylococcus aureus and Cutibacterium acnes by Human Natriuretic Peptides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Mechanism of action of the moonlighting protein EfTu as a Substance P sensor in Bacillus cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexander Netrusov</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37506-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043672v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Extracellular DNA release, quorum sensing, and PrrF1/F2 small RNAs are key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t>
+              <w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (1), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41522-019-0088-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788719v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02275471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CuO Nanosheets Modified with Amine and Thiol Grafting for High Catalytic and Antibacterial Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Segolene Depayras</w:t>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Neaz Morshed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-35503-3⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (24), pp.10179-10189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.9b00609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937965v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a novel functional core-shell-shell nanoparticles: From design to anti-bacterial applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florie Desriac</w:t>
+                <w:t xml:space="preserve">Regulation of Monospecies and Mixed Biofilms Formation of Skin Staphylococcus aureus and Cutibacterium acnes by Human Natriuretic Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Vladislavovich Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Netrusov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02322912v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+                <w:t xml:space="preserve">Extracytoplasmic function sigma factors in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieillard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Clamens</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8DT02154F⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Gene Regulatory Mechanisms </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagrm.2018.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337263v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Clamens</w:t>
+                <w:t xml:space="preserve">The absence of SigX results in impaired carbon metabolism and membrane fluidity in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélissande Louis</w:t>
+                <w:t xml:space="preserve">Segolene Depayras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000493926⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.17212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-35503-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930188v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction and signalling networks: a report from the fourth ‘Young Microbiologists Symposium on Microbe Signalling, Organisation and Pathogenesis’</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Regulation of Formation of Monospecies and Binary Biofilms by Human Skin Microbiota Components, Staphylococcus epidermidis and Staphylococcus aureus, by Human Natriuretic Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Delphine Caly</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Netrusov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Plakunov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.000401⟩</w:t>
+              <w:t xml:space="preserve">Microbiology / Mikrobiologiya</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 87 (5), pp.597-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0026261718050090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886558v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Different Dose-Dependent Modes of Action of C-Type Natriuretic Peptide on Pseudomonas aeruginosa Biofilm Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Takfarinas Kentache</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7 (2), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens7020047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01623395v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure, function and regulation of Pseudomonas aeruginosa porins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Development of a novel functional core-shell-shell nanoparticles: From design to anti-bacterial applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radhouane Bargougui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsre/fux020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 513, pp.726-735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2017.11.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886554v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02322912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substance P and Calcitonin Gene-Related Peptide: Key Regulators of Cutaneous Microbiota Homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Enaut</w:t>
+                <w:t xml:space="preserve">Silver nanoparticle embedded copper oxide as an efficient core–shell for the catalytic reduction of 4-nitrophenol and antibacterial activity improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Bouazizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00015⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (27), pp.9143-9155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8DT02154F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886556v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic spatial shift of local focus metric curves in digital inline holography for accurate 3D morphology measurement of irregular micro-objects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
+                <w:t xml:space="preserve">Host Peptidic Hormones Affecting Bacterial Biofilm Formation and Virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4963131⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innate Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000493926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01861350v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clémence Loiseau</w:t>
+                <w:t xml:space="preserve">The aliphatic amidase AmiE is involved in regulation of Pseudomonas aeruginosa virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takfarinas Kentache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.41178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep41178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02176321v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Substance P in Staphylococcus aureus and Staphylococcus epidermidis Virulence: Implication for Skin Homeostasis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction and signalling networks: a report from the fourth ‘Young Microbiologists Symposium on Microbe Signalling, Organisation and Pathogenesis’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Kirkpatrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Malone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Qi An</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Caly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00506⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 163 (1), pp.4 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.000401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886560v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin-bacteria communication: Involvement of the neurohormone Calcitonin Gene Related Peptide (CGRP) in the regulation of Staphylococcus epidermidis virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+                <w:t xml:space="preserve">Structure, function and regulation of Pseudomonas aeruginosa porins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep35379⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41 (5), pp.698 - 722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsre/fux020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01886559v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+                <w:t xml:space="preserve">Substance P and Calcitonin Gene-Related Peptide: Key Regulators of Cutaneous Microbiota Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Enaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.01033-15⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fendo.2017.00015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131475v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific gamma-aminobutyrate chemotaxis in pseudomonads with different lifestyle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Effect of Substance P in Staphylococcus aureus and Staphylococcus epidermidis Virulence: Implication for Skin Homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N'Diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraya Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Konto-Ghiorghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.13045⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308925v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+                <w:t xml:space="preserve">Legionella pneumophila: The Paradox of a Highly Sensitive Opportunistic Waterborne Pathogen Able to Persist in the Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Berjeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Schlusselhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.1-13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00630⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2016.00486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166905v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Pellicles Formed by Acinetobacter baumannii at the Air-Liquid Interface</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Hardouin</w:t>
+                <w:t xml:space="preserve">Intrinsic spatial shift of local focus metric curves in digital inline holography for accurate 3D morphology measurement of irregular micro-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingchun Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuecheng Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Coëtmellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111660⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 109 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4963131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326811v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new regulator of pathogenicity (bvlR) is required for full virulence and tight microcolony formation in Pseudomonas aeruginosa</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Skin-bacteria communication: Involvement of the neurohormone Calcitonin Gene Related Peptide (CGRP) in the regulation of Staphylococcus epidermidis virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takfarinas Kentache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.075291-0⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep35379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328579v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The major autolysin of Staphylococcus lugdunensis, AtlL, is involved in cell separation, stress-induced autolysis and contributes to bacterial pathogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Legris</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa expresses a functional human natriuretic peptide receptor ortholog: involvement in biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraya Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1574-6968.12374⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (4), pp.e01033-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mBio.01033-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333212v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human host defense peptide LL-37 stimulates virulence factor production and adaptive resistance in Pseudomonas aeruginosa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Vieillard</w:t>
+                <w:t xml:space="preserve">Specific gamma-aminobutyrate chemotaxis in pseudomonads with different lifestyle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Antonio Reyes-Darias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Rico-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Corral-Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082240⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 97 (3), pp.488-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996942v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the SPI-1 and Rsp type three secretion systems inPseudomonas fluorescens F113</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana A. Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1758-2229.12039⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.00630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644403v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma-aminobutyric acid acts as a specific virulence regulator in Pseudomonas aeruginosa.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A new regulator of pathogenicity (bvlR) is required for full virulence and tight microcolony formation in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan R Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlies Mooij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jerry Reen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fergal O'Gara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 159 (Pt_2), pp.339-351. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.061267-0⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 160 (Pt_7), pp.1488-1500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.075291-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992059v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro thrombogenicity investigation of new water-dispersible polyurethane anionomers bearing carboxylate groups</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Merhi</w:t>
+                <w:t xml:space="preserve">Characterisation of Pellicles Formed by Acinetobacter baumannii at the Air-Liquid Interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Nait Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Science, Polymer Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568562053654112⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (10), pp.e111660. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0111660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326413v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Degradation of Poly(ethyl glyoxylate): Biodegradation, Toxicity and Ecotoxicity Assays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The major autolysin of Staphylococcus lugdunensis, AtlL, is involved in cell separation, stress-induced autolysis and contributes to bacterial pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Didi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lennart Marlinghaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10924-012-0429-2⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 352 (1), pp.78-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6968.12374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01848259v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+                <w:t xml:space="preserve">Human host defense peptide LL-37 stimulates virulence factor production and adaptive resistance in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikola Strempel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Neidig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Nusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Geffers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (12), pp.e82240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0082240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01131037v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of Pseudomonas aeruginosa hydrogen cyanide production by a polarographic approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tony Varacavoudin</w:t>
+                <w:t xml:space="preserve">Characterization of the SPI-1 and Rsp type three secretion systems inPseudomonas fluorescens F113</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Egan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Moynihan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P. Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.005⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (3), pp.377-386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1758-2229.12039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00996929v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caenorhabditis elegans: a model to monitor bacterial air quality.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
+                <w:t xml:space="preserve">Gamma-aminobutyric acid acts as a specific virulence regulator in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-503⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 159 (Pt_2), pp.339-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.061267-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00670157v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-type natriuretic peptide modulates quorum sensing molecule and toxin production in Pseudomonas aeruginosa.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Study of the Degradation of Poly(ethyl glyoxylate): Biodegradation, Toxicity and Ecotoxicity Assays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamine Belloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Gerault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Menu-Bouaouiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Burel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.046755-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (3), pp.726 - 731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10924-012-0429-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846239v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">In vitro thrombogenicity investigation of new water-dispersible polyurethane anionomers bearing carboxylate groups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Couvercelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Merhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection and Immunity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Science, Polymer Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (3), pp.335-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568562053654112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00722216v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">The extra-cytoplasmic function sigma factor sigX modulates biofilm and virulence-related properties in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Ryder</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjeet Bains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Oxaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (11), pp.e80407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0080407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00846218v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01131037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens alter whole-voltage-activated currents of cultured rat cerebellar granule neurons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicole Orange</w:t>
+                <w:t xml:space="preserve">Quantification of Pseudomonas aeruginosa hydrogen cyanide production by a polarographic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Dagorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Varacavoudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF03178343⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 90 (1), pp.20-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2012.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469688v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00996929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gram-Negative Bacterial Sensors for Eukaryotic Signal Molecules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Caenorhabditis elegans: a model to monitor bacterial air quality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Duclairoir Poc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Groboillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s90906967⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (1), pp.503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-4-503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01938270v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00670157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of 7 fluorescent pseudomonad clinical isolates.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Gruffaz</w:t>
+                <w:t xml:space="preserve">C-type natriuretic peptide modulates quorum sensing molecule and toxin production in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Gerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/w07-110⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 157 (7), pp.1929-1944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.046755-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00390599v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of a phospholipase C in the hemolytic activity of a clinical strain of Pseudomonas fluorescens</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Full virulence of Pseudomonas aeruginosa requires OprF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Chaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2180-8-189⟩</w:t>
+              <w:t xml:space="preserve">Infection and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 79 (3), pp.1176-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/IAI.00850-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372675v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00722216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invasive behaviour and depolarization effect of &amp;lt;I&amp;gt;Pseudomonas fluorescens&amp;lt;/I&amp;gt; on rat cerebellar granule neurons</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The sigma factor AlgU plays a key role in formation of robust biofilms by nonmucoid Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouki Shioya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Soum-Soutéra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ryder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Clinical and Experimental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4314/ajcem.v6i1.7393⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bacteriology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 192 (12), pp.3001-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JB.01633-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366363v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00846218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential activation of constitutive and inducible nitric oxide synthase (NOS) in rat cerebellar granule neurons by Pseudomonas fluorescens and invasive behaviour of the bacteria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas fluorescens alter whole-voltage-activated currents of cultured rat cerebellar granule neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Mezghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Orange</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micres.2004.08.003⟩</w:t>
+              <w:t xml:space="preserve">Annals of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (2), pp.379-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03178343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05469696v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the cytotoxic effects of Pseudomonas fluorescens by growth temperature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gram-Negative Bacterial Sensors for Eukaryotic Signal Molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Madi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Blier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2003.09.014⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (9), pp.6967 - 6990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s90906967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02366367v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01938270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas fluorescens lipopolysaccharide inhibits both delayed rectifier and transient A-type K+ channels of cultured rat cerebellar granule neurons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Involvement of a phospholipase C in the hemolytic activity of a clinical strain of Pseudomonas fluorescens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Guerillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Véron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0006-8993(03)03055-5⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2180-8-189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02535889v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic effects of the lipopolysaccharide from Pseudomonas fluorescens on neurons and glial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of 7 fluorescent pseudomonad clinical isolates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Picot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+                <w:t xml:space="preserve">A. Merieau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Mezghani-Abdelmoula</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">C. Gruffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0882-4010(03)00092-5⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 54 (1), pp.19-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/w07-110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02372808v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00390599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldosterone regulation of T-type calcium channels.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Chiappe</w:t>
+                <w:t xml:space="preserve">Regulation of the cytotoxic effects of Pseudomonas fluorescens by growth temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Mezghani-Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Merieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 155 (1), pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2003.09.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311232v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of the Endozepine Triakontatetraneuropeptide on Corticosteroid Secretion by the Frog Adrenal Gland Is Mediated by Activation of Adenylyl Cyclase and Calcium Influx through T-Type Calcium Channels*</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Yon</w:t>
+                <w:t xml:space="preserve">Sequential activation of constitutive and inducible nitric oxide synthase (NOS) in rat cerebellar granule neurons by Pseudomonas fluorescens and invasive behaviour of the bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mezghani-Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khémiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endo.141.1.7228⟩</w:t>
+              <w:t xml:space="preserve">Microbiological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 159 (4), pp.355-363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micres.2004.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334693v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05469696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Invasive behaviour and depolarization effect of &amp;lt;I&amp;gt;Pseudomonas fluorescens&amp;lt;/I&amp;gt; on rat cerebellar granule neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Mezghani-Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Khemiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Cazin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Journal of Clinical and Experimental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/ajcem.v6i1.7393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudomonas fluorescens lipopolysaccharide inhibits both delayed rectifier and transient A-type K+ channels of cultured rat cerebellar granule neurons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Mezghani-Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 983 (1-2), pp.185-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0006-8993(03)03055-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldosterone regulation of T-type calcium channels.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Rossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bockhorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 85, pp.383-388</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cytotoxic effects of the lipopolysaccharide from Pseudomonas fluorescens on neurons and glial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Mezghani-Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Mérieau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 35 (3), pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0882-4010(03)00092-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Effect of the Endozepine Triakontatetraneuropeptide on Corticosteroid Secretion by the Frog Adrenal Gland Is Mediated by Activation of Adenylyl Cyclase and Calcium Influx through T-Type Calcium Channels*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magloire K Kodjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Contesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 141 (1), pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo.141.1.7228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrine Communication in the Frog Adrenal Gland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Esneu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magloire K L Kodjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Contesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoological science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 12 (3), pp.255-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2108/zsj.12.255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Development of the Atrial Natriuretic Peptide as new powerful drug against Pseudomonas aeruginosa and Staphylococcus aureus resistant strain biofilms: its mechanism of action and therapeutic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Verdon</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">10th AMR conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05518998v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Pseudomonas virulence and surface interactions by eukaryotic communication messengers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N Orange</w:t>
+                <w:t xml:space="preserve">Impact de peptides natriurétiques naturels sur la dispersion de biofilms de Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Renwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGM Irish Branch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, GALWAY, Ireland</w:t>
+              <w:t xml:space="preserve">2èmes Journées Réseau MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537349v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of skin-microbiota communication in neurogenic inflammation and cutaneous homeostasis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Maillot</w:t>
+                <w:t xml:space="preserve">Role of the Antiterminator AmiR on Pseudomonas aeruginosa Biofilm Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXèmes Journées Européennes de Dermocosmétologie "Dialogue intercellulaire dans le tissu cutané : quelles perspectives en dermocosmétologie ciblées sur les peaux fragilisées ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Biennial Pseudomonas Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376670v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pf4 phages production and/or infection induced different cell envelope stress responses in Pseudomonas aeruginosa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’hormone « Atrial Natriuretic Peptide (ANP) », un peptide qui disperse fortement les biofilms de Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Webinaire de la Société Française de Microbiologie (SFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Webinar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537298v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pf4 phage induce cell wall stress response in Pseudomonas aeruginosa.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Rodrigues</w:t>
+                <w:t xml:space="preserve">Modèle d’infection d’embryon de poisson zèbre pour étudier la persistance d’isolats cliniques de Pseudomonas aeruginosa et l’éfficacité des traitements antibiotiques et/ou anti-biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilly Flore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Alard-Bonhoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Halford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cambronel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">O. Maillot</w:t>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">25ème Colloque Vaincre le Mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382895v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemotaxis of Pseudomonas to Gamma-Aminobutyrate (GABA).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Effets de composés dérivés d’Imino-1,2,3-Dithiazoles sur la dispersion de biofilms à Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Society of Microbiology (ASM) 2015 General Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">5ème Journée Scientifique de la Fédération de Recherche Régionale « Sécurité Sanitaire, Bien-être et Aliments Durables</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366899v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Clamens</w:t>
+                <w:t xml:space="preserve">Effect of Imino-1,2,3-Dithiazoles-Derived Compounds on Pseudomonas aeruginosa Biofilm Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rodrigues S. G.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Tahrioui</w:t>
+                <w:t xml:space="preserve">Corinne Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimic 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM2024, 2ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537289v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact du peptide natriurétique humain ANP sur les biofilms de pseudomonas aeruginosa: résultats in vitro et in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire RESPIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377831v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les peptides natriurétiques humain dispersent fortement les biofilms de Pseudomonas aeruginosa : conséquences sur le biofilm et mécanisme d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">1ère Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377836v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-virulence properties of Mulinum crassifolium Phil. against Pseudomonas aeruginosa.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Maillot</w:t>
+                <w:t xml:space="preserve">Identification d’un dérivé de squalamine aux propriétés anti-biofilm sur Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.G.J. Feuilloley</w:t>
+                <w:t xml:space="preserve">Ewan Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini colloque Pseudomonas francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, VOIRON, France</w:t>
+              <w:t xml:space="preserve">Congrès Pseudomonas France 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Mittelwhir, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537361v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Identification d’un dérivé de squalamine aux propriétés anti-biofilm sur Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes en Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377857v1</w:t>
+                <w:t xml:space="preserve">hal-05620026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Louis</w:t>
+                <w:t xml:space="preserve">Identification d’un dérivé de squalamine aux propriétés anti-biofilm sur Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Congrès Société Française de Microbiologie 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537304v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jordane Omnes</w:t>
+                <w:t xml:space="preserve">Les peptides natriurétiques humain dispersent fortement les biofilms de Pseudomonas aeruginosa : comparaison des impacts et mécanisme d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kipnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de la Fédération de recherche régionale « sécurité sanitaire, bien être et aliments durables (SESAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362120v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tough (or tuf) job: how a bacterial intracellular ribosomal elongation factor can act as a surface environmental sensor.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le peptide natriurétique humain ANP une puissante arme anti-biofilm: effet et mécanisme d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSPIT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">Journées Polepharma de Microbiomique - 3ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537370v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural plant extracts altering Pseudomomas aeruginosa biofilm and pyocyanin production.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Tortuel</w:t>
+                <w:t xml:space="preserve">The human Atrial Natriuretic Peptide as a powerful weapon against Pseudomonas aeruginosa biofilm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème congrès national de la Société Française de Microbiologie (SFM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">EuroBioFilms2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Majorque, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537367v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Clamens</w:t>
+                <w:t xml:space="preserve">Update sur les effets anti-biofilm du peptide natriurétique humainANP: impact de l’ANP sur des souches cliniques et résultats in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t>
+              <w:t xml:space="preserve">Colloque Pseudomonas 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537374v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Mélissande</w:t>
+                <w:t xml:space="preserve">Impact de la supplémentation en source de carbone sur la physiologie de Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hung Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Cabourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917978v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Clamens</w:t>
+                <w:t xml:space="preserve">Le peptide natriurétique humain ANP comme arme anti-biofilm de Pseudomonas aeruginosa : effet et mécanisme d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kipnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès national 2018 de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Vaincre la Mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02382872v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced membrane fluidity of a sigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Tahrioui</w:t>
+                <w:t xml:space="preserve">Involvement of the antitermination factor AmiR and the ami operon in Pseudomonas aeruginosa biofilm regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Verdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Pseudomonas.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, LIVERPOOL, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eurobiofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537318v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: Involvement of the ECF sigma factor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding AMP resistance mechanisms using fluorescence polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIth annual conference on Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, BALTIMORE, United States</w:t>
+              <w:t xml:space="preserve">9èmes Journées Annuelles. GDR 3625 MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537314v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Skin Microbiote: Present Foe and Future Partner in Cosmetics Development.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’hormone peptidique « Atrial Natriuretic Peptide (ANP) » est capable de fortement disperser les biofilms matures de Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, TOURS, France</w:t>
+              <w:t xml:space="preserve">8ème Journées du GDR MultiFonction des peptides antimicrobiens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MuFoPAM, Oct 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537323v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « C-type natriuretic peptide&amp;quot; (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa: Présentation du mécanisme d'action</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Impact of carbon sources on Pseudomonas aeruginosa virulence : contribution of mass spectrometry coupled to liquid chromatography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salome Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Gaviard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Journées du GDR MultiFonction des peptides antimicrobiens (MuFoPAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Bordeaux-Pessac, France</w:t>
+              <w:t xml:space="preserve">The 15th International Symposium on Biochromatography and Nanoseparations, Virtual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969570v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+                <w:t xml:space="preserve">L’hormone peptidique « Atrial Natriuretic Petide (ANP) » est capable de fortement disperser les biofilms matures de Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">18èmes Journées GDR MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969422v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The skin microbiote: Present foe and future partner in cosmetics development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A N’diaye</w:t>
+                <w:t xml:space="preserve">Etude de l’impact du peptide natriurétique humain ANP sur les biofilms de Pseudomonas aeruginosa et recherche du mécanisme d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Kipnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lac de Saint-Point, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366893v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05619817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of cutaneous neuropeptides in skin-bacterial communication and virulence expression</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Chevalier</w:t>
+                <w:t xml:space="preserve">Rôle de CmpX dans la fluidité membranaire, la production de pyocyanine et la formation de biofilm chez Pseudomonas aeruginosa H103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Microbial Pathogenesis &amp; Host Response Mechanism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Pseudomonas 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Malbuisson, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376736v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wilfrid Boireau</w:t>
+                <w:t xml:space="preserve">Regulation of Pseudomonas virulence and surface interactions by eukaryotic communication messengers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chapalain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Papadopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on functionalised surfaces for sensor applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+              <w:t xml:space="preserve">SGM Irish Branch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, GALWAY, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366579v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+                <w:t xml:space="preserve">Pf4 phages production and/or infection induced different cell envelope stress responses in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Azuama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Liverpool</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th Congress of European Microbiologists (FEMS2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386203v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation after binding to the AmiC bacterial protein: Mechanism of action</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Bazire</w:t>
+                <w:t xml:space="preserve">Potential role of skin-microbiota communication in neurogenic inflammation and cutaneous homeostasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-J. Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Young Microbiologists Symposium on Microbe Signalling, Organisation and Pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, DUNDEE, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXIXèmes Journées Européennes de Dermocosmétologie "Dialogue intercellulaire dans le tissu cutané : quelles perspectives en dermocosmétologie ciblées sur les peaux fragilisées ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537328v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gannesen</w:t>
+                <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis M.,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rodrigues S. G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RegPept 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">Antimic 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366894v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Gannesen</w:t>
+                <w:t xml:space="preserve">Pf4 phage induce cell wall stress response in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cambronel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RegPept 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, ROUEN, France</w:t>
+              <w:t xml:space="preserve">8th Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537326v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O Maillot</w:t>
+                <w:t xml:space="preserve">Chemotaxis of Pseudomonas to Gamma-Aminobutyrate (GABA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-A Reyes Darias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Rico-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Corral Lugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Molecular Microbiology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, VIENNE, Austria</w:t>
+              <w:t xml:space="preserve">American Society of Microbiology (ASM) 2015 General Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537331v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O Lesouhaitier</w:t>
+                <w:t xml:space="preserve">New key players in Pseudomonas aeruginosa tobramycin-enhanced biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Antimicrobial Peptide Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, LORIENT, France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537333v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) inhibits Pseudomonas aeruginosa biofilm formation: identification of the sensor and mechanism of action</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anti-virulence properties of Mulinum crassifolium Phil. against Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.C. Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.J. Feuilloley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMP2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, France. pp.177</w:t>
+              <w:t xml:space="preserve">Mini colloque Pseudomonas francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, VOIRON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01012316v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AmiC: A putative bacterial sensor for the C-type natriuretic peptide (CNP), a eukaryotic hormone modulating Pseudomonas aeruginosa virulence.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Hoffman</w:t>
+                <w:t xml:space="preserve">New insights into Pseudomonas aeruginosa adaptive response to sublethal concentrations of tobramycin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pseudomonas 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Switzerland. pp.1</w:t>
+              <w:t xml:space="preserve">8th Congress of European Microbiologists-FEMS2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00864056v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmonic resonance (SPR) and MALDI-TOF-TOF coupling strategy to identify bacterial natriuretic peptides protein sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Zeggari</w:t>
+                <w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Label-Free Technologies: Advances and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00772554v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Natural compounds targeting pyocyanin and quorum sensing in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimundo Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès National de la Société Française de Microbiologie-SFM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régulation et Rôle de CmpX chez Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordane Omnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mini-colloque Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A tough (or tuf) job: how a bacterial intracellular ribosomal elongation factor can act as a surface environmental sensor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P-J. Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BSPIT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natural plant extracts altering Pseudomomas aeruginosa biofilm and pyocyanin production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Azuama O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.S. Enrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.O.J.R. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème congrès national de la Société Française de Microbiologie (SFM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neuropeptides and bacterial interactions: The example of the impact of the C-type natriuretic peptide (CNP) on Pseudomonas aeruginosa biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co. Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, PARIS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationships between Pf4 phage, biofilm and virulence in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co. Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès national 2018 de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02382872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced membrane fluidity of a sigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th International Conference on Pseudomonas.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, LIVERPOOL, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: Involvement of the ECF sigma factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIth annual conference on Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, BALTIMORE, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « C-type natriuretic peptide&amp;quot; (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa: Présentation du mécanisme d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème Journées du GDR MultiFonction des peptides antimicrobiens (MuFoPAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Bordeaux-Pessac, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The skin microbiote: Present foe and future partner in cosmetics development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7th FEMS Congress of European Microbiologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Skin Microbiote: Present Foe and Future Partner in Cosmetics Development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rowenczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recent Advances in basic and Applied Science in Cosmetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, TOURS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendoline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Liverpool</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key role of cutaneous neuropeptides in skin-bacterial communication and virulence expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Microbial Pathogenesis &amp; Host Response Mechanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Toronto, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrografting of diazonium salt for SPR application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Fioresi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rouleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Maximova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop on functionalised surfaces for sensor applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation after binding to the AmiC bacterial protein: Mechanism of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Crepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Young Microbiologists Symposium on Microbe Signalling, Organisation and Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, DUNDEE, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RegPept 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skin neuropeptides: Key regulators of cutaneous microbiote homeostasis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gannesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RegPept 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, ROUEN, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The absence of the Pseudomonas aeruginosa OprF protein leads to increased biofilm formation through variation in c-di-GMP level.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ja Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th Molecular Microbiology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, VIENNE, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessment of the toxicity of an antibiofilm molecule and of its effect on virulence factor production by Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Antimicrobial Peptide Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, LORIENT, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02537333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) inhibits Pseudomonas aeruginosa biofilm formation: identification of the sensor and mechanism of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMP2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, France. pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01012316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">AmiC: A putative bacterial sensor for the C-type natriuretic peptide (CNP), a eukaryotic hormone modulating Pseudomonas aeruginosa virulence.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lily Mijouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hoffman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pseudomonas 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Switzerland. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00864056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surface plasmonic resonance (SPR) and MALDI-TOF-TOF coupling strategy to identify bacterial natriuretic peptides protein sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boireau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zeggari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Label-Free Technologies: Advances and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermal and chemical Regulation of host-bactrerium interactions in Pseudomonas fluorescens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G.J. Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting Pseudomonas 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, MARSEILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (30)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Pseudomonas aeruginosa-Staphylococcus aureus mixed biofilm platform for dispersal agents screening</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathan Broudic</w:t>
+                <w:t xml:space="preserve">Development of the Atrial Natriuretic Peptide as new powerful drug against Pseudomonas aeruginosa and Staphylococcus aureus resistant strain biofilms: its mechanism of action and therapeutic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque STAPHOSIUM 2025, 2ème edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Sainte Foy Lès Lyon, France</w:t>
+              <w:t xml:space="preserve">10th AMR conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Basel, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472773v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a dual-biofilm model: a platform screening of biofilm dispersion activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de peptides natriurétiques naturels sur la dispersion de biofilms de Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Renwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathan Broudic</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Congrès National de la SFM, Microbes 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2èmes Journées Réseau MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05472767v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du peptide natriurétique humain ANP sur les biofilms de pseudomonas aeruginosa: résultats in vitro et in vivo</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Étude de l’activité dispersive de peptides natriurétiques naturels vis-à-vis des biofilms de Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Renwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Grandjean</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire RESPIRE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lille, France. 2023</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM, 3ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05168190v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BglG-like antiterminator NagY: a conserved link between metabolism and virulence in Enterococcus faecalis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa. Biofilm dispersion by natural natriuretic peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Renwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Enterococci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal. </w:t>
+              <w:t xml:space="preserve">20ème Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342050v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BglG-like antiterminator NagY: a conserved link between metabolism and virulence in Enterococcus faecalis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+                <w:t xml:space="preserve">Development of a dual-biofilm model: a platform screening of biofilm dispersion activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Rencontres Normandes de Microbiologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20ème Congrès National de la SFM, Microbes 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, BORDEAUX, France. 18, pp.571 - 586, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41579-020-0385-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342054v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The BglG-like antiterminator NagAT: a conserved link between metabolism and virulence in Enterococcus faecalis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gwennaele Fichant</w:t>
+                <w:t xml:space="preserve">Development of a dual-biofilm model: A platform screening for biofilm dispersion activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème congrès de la Société Française de Microbiologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Montpelier, France</w:t>
+              <w:t xml:space="preserve">20ème Congrès National de la SFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05342052v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Audrey Thiroux</w:t>
+                <w:t xml:space="preserve">Optimized Pseudomonas aeruginosa-Staphylococcus aureus mixed biofilm platform for dispersal agents screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphnée de Crozals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurobiofilms2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
+              <w:t xml:space="preserve">Colloque STAPHOSIUM 2025, 2ème edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Sainte Foy Lès Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05369625v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05472773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role Of CmpX in membrane fluidity, pyocyanin production and biofilm formation in Pseudomonas aeruginosa H103</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The human atrial natriuretic peptide and osteocrin are potent Pseudomonas aeruginosa biofilm-dispersing agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Renwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASM FEMS World Microbe Forum, On line Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">French-Italian Joint Meeting GFPP24 and ItPS5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, AUSSOIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464268v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Tortuel</w:t>
+                <w:t xml:space="preserve">Development of an in vitro Pseudomonas aeruginosa and Staphylococcus aureus dual-biofilm model: A platform screening for biofilm dispersion activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Tadist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM, 3ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Evreux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377842v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of probiotic and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Imino-1,2,3-Dithiazoles-Derived Compounds on Pseudomonas aeruginosa Biofilm Dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabine Szunerits</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Fruit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANTIMIC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Lille, France. </w:t>
+              <w:t xml:space="preserve">Rencontres Normandes de Microbiologie (RNM2024, 2ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362460v1</w:t>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Desriac</w:t>
+                <w:t xml:space="preserve">Dispersion des biofilms de Pseudomonas aeruginosa par le peptide natriurétique ANP : résultats in vitro et in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">International AMR Symposium. “Tackling antibacterial and antifungal resistant infections from disease to innovative therapies”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327405v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Enault</w:t>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa diofilm dispersion by the antiterminator regulator AmiR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Mélissande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Mohamed Boukerb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Microbiology Society Int. Conference Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, COPENHAGUE, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921240v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+                <w:t xml:space="preserve">Identification of an anti-biofilm squalamine derivative against Pseudomonsa aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Eurobiofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, COPENHAGUE, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327451v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the molecular mechanisms regulating SigX activity in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Lesouhaitier</w:t>
+                <w:t xml:space="preserve">The BglG-like antiterminator NagY: a conserved link between metabolism and virulence in Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pseudomonas Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée Rencontres Normandes de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386163v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-function and regulation of Pseudomonas aeruginosa porins</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maillot</w:t>
+                <w:t xml:space="preserve">The BglG-like antiterminator NagY: a conserved link between metabolism and virulence in Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international conference on Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th International Conference on Enterococci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Porto, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969453v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The natriuretic peptide hormones prevent Pseudomonas aeruginosa biofilm formation through a specific bacterial target</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucille Roquigny</w:t>
+                <w:t xml:space="preserve">Impact du peptide natriurétique humain ANP sur les biofilms de pseudomonas aeruginosa: résultats in vitro et in vivo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journée de La Fédération Hospitalo-Universitaire RESPIRE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969436v1</w:t>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05168190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles fonctions pour les produits de l’opéron ami de Pseudomonas aeruginosa: Régulation de la virulence et du biofilm bactérien.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cosette</w:t>
+                <w:t xml:space="preserve">Identification d’un dérivé de squalamine aux propriétés anti-biofilm sur Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Tareau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Croizé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres Normandes en Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937911v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Cosette</w:t>
+                <w:t xml:space="preserve">Role of the mechanosensitive ion channel CmpX in biofilm formation under dynamic conditions in Pseudomonas aeruginosa H103.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
+              <w:t xml:space="preserve">EuroBiofilms 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Mallorca (Spain), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969233v1</w:t>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gicquel</w:t>
+                <w:t xml:space="preserve">The BglG-like antiterminator NagAT: a conserved link between metabolism and virulence in Enterococcus faecalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Soussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Ledormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwennaele Fichant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">17ème congrès de la Société Française de Microbiologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386222v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05342052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the c- di-GMP level in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+                <w:t xml:space="preserve">Human Gut-On-Chip Model: Reconstitution of cell-bacteria microenvironment, Mimicking Human Intestine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Connil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pseudomonas Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Washington, United States</w:t>
+              <w:t xml:space="preserve">Annual Meeting European Organ-on-Chip Society EUROoCS2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02366394v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: involvement of the ECF sigma factor SigX</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Understanding AMP resistance mechanisms using fluorescence polarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Tahrioui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pseudomonas conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">9èmes Journées Annuelles. GDR 3625 MuFoPAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Amboise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386194v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The involvement of the ami operon in Pseudomonas aeruginosa virulence regulation and biofilm formation reveals new functions for the amidase AmiE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Dufour</w:t>
+                <w:t xml:space="preserve">Effect of endocrine disruptors on Pseudomonas aeruginosa biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëliss Manac’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Le Calvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Thiroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Eurobiofilms2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Palma de Mallorca - Iles Baléares, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969426v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « C-type Natriuretic Peptide » (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa : Présentation du mécanisme d’action</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bazire</w:t>
+                <w:t xml:space="preserve">Role Of CmpX in membrane fluidity, pyocyanin production and biofilm formation in Pseudomonas aeruginosa H103</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">ASM FEMS World Microbe Forum, On line Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969228v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the cdi- GMP level in Pseudomonas aeruginosa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Pseudomonas aeruginosa virulence attenuation by Mulinium crassifolium plant from Taira Atacama's community (Calama, Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onyedikachi Cecil Azuama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PSEUDOMONAS CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, WASHINGTON, United States</w:t>
+              <w:t xml:space="preserve">15e Congrès National de la Société Française de Microbiologie-SFM2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386419v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) could be a new weapon against Pseudomonas aeruginosa biofilm through the AmiC bacterial protein</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Evaluation of probiotic and bacteriocinogenic potential of Pediococcus pentosaceus MZF16 isolated from artisanal Tunisian meat &amp;quot;Dried Ossban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zommiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Szunerits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th international conference on Pseudomonas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Washington, France</w:t>
+              <w:t xml:space="preserve">ANTIMIC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01937971v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudomonas aeruginosa AmiC protein acts as a multi-functional sensor protein, involved in both virulence and biofilm regulation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Cosette</w:t>
+                <w:t xml:space="preserve">The hormone C-type natriuretic peptide (CNP) effects on P. aeruginosa: a new natural weapon against biofilm formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vieillard</w:t>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Pseudomonas (15, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t>
+              <w:t xml:space="preserve">Antimic 2019, Deuxième symposium Franco-Canadien sur les antimicrobiens naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367359v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-type natriuretic peptide (CNP) prevents Pseudomonas aeruginosa biofilm formation by using AmiC: a newly identified bacterial target</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nj Harmer</w:t>
+                <w:t xml:space="preserve">L’hormone humaine « C-type natriuretic peptide » (CNP) et ses effets sur Pseudomonas aeruginosa : description d’une nouvelle arme potentielle pour lutter contre la formation de biofilms et étude du mécanisme d’action.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florie Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Enault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des jeunes chercheurs en mucoviscidose (15, 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">19eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367357v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The C-type natriuretic peptide (CNP) acts as an active peptide on Pseudomonas aeruginosa bacteria: Identification of the binding site, the mechanism of entrance and the bacterial effectors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Leprince</w:t>
+                <w:t xml:space="preserve">The natriuretic peptide hormones family prevents biofilm formation, modifies bacterial adhesion and membrane fluidity in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissande Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès du Groupe Français des Peptides et des Protéines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Portbail, France</w:t>
+              <w:t xml:space="preserve">6th International Symposium on AntiMicrobial Peptides (AMP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367353v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new Caenorhabditis elegans test for an easier evaluation of Staphylococcus lugdunensis virulence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T Rosay</w:t>
+                <w:t xml:space="preserve">New insights into the molecular mechanisms regulating SigX activity in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRIB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Rouen (France), France</w:t>
+              <w:t xml:space="preserve">Pseudomonas Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04057589v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structure-function and regulation of Pseudomonas aeruginosa porins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Bodilis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th international conference on Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced membrane fluidity of a SigX deficient strain results in altered carbon catabolic repression response in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the c- di-GMP level in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana A Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pseudomonas Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Washington, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02366394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) modifies Pseudomonas aeruginosa virulence and biofilm formation: Mechanism of action and involvement of the ami operon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Journée de l’école doctorale EdNBISE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Le Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles fonctions pour les produits de l’opéron ami de Pseudomonas aeruginosa: Régulation de la virulence et du biofilm bactérien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Grandjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18eme Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The natriuretic peptide hormones prevent Pseudomonas aeruginosa biofilm formation through a specific bacterial target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Enault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Roquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cell wall stress response in Pseudomonas aeruginosa: involvement of the ECF sigma factor SigX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pseudomonas conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The involvement of the ami operon in Pseudomonas aeruginosa virulence regulation and biofilm formation reveals new functions for the amidase AmiE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Desriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16th international conference on Pseudomonas,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le « C-type Natriuretic Peptide » (CNP) comme arme dans la lutte contre les biofilms de Pseudomonas aeruginosa : Présentation du mécanisme d’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takfarinas Kentache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cosette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17ème Colloque Français des Jeunes Chercheurs Vaincre La Mucoviscidose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The absence of OprF increased biofilm formation through variation of the cdi- GMP level in Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana A. Moscoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Fito-Boncompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PSEUDOMONAS CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, WASHINGTON, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The lung hormone C-type natriuretic peptide (CNP) could be a new weapon against Pseudomonas aeruginosa biofilm through the AmiC bacterial protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suraya Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th international conference on Pseudomonas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Washington, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pseudomonas aeruginosa AmiC protein acts as a multi-functional sensor protein, involved in both virulence and biofilm regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hardouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Cosette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vieillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference on Pseudomonas (15, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Washington (DC), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The C-type natriuretic peptide (CNP) prevents Pseudomonas aeruginosa biofilm formation by using AmiC: a newly identified bacterial target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bazire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nj Harmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque des jeunes chercheurs en mucoviscidose (15, 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The C-type natriuretic peptide (CNP) acts as an active peptide on Pseudomonas aeruginosa bacteria: Identification of the binding site, the mechanism of entrance and the bacterial effectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Clamens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19ème Congrès du Groupe Français des Peptides et des Protéines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Portbail, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Development of a new Caenorhabditis elegans test for an easier evaluation of Staphylococcus lugdunensis virulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Lesouhaitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Didi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Legris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Rosay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IRIB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Rouen (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04057589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effect of natriuretic peptides, a mammalian hormone, on whole bacterial Pseudomonas aeruginosa proteomic expression through nanoLC-ESI-MS/MS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ben Mlouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Cosette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique (SFEAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20241,452 +25498,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endocrinologie microbienne de la peau : Effet de la Substance P sur les germes du microbiote cutané. In: Cours de biologie de la peau; Fonctions normales et pathologiques de la barrière cutanée ; in « Biologie Cutanée, CoBIP », ISSN2266-9949 ; Ed. Matrix, Lyon ;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa N'Diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Borrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lesouhaitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Envelope Stress Response in Pseudomonas aeruginosa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+                <w:t xml:space="preserve">Le microbiote cutané au clair de la lune et des étoiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Hadjiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djouhar Souak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Catovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐jean Racine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M Haftek Ed. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pseudomonas aeruginosa</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biologie Cutanée, CoBiP 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matrix, pp.31-40, 2023, 2266-9949</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890317v1</w:t>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cell Envelope Stress Response in Pseudomonas aeruginosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Tortuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Tahrioui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pseudomonas aeruginosa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1386, Springer International Publishing, pp.147-184, 2022, Advances in Experimental Medicine and Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-08491-1_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bacteria possess a sensor for a human hormone.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Rosay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc G J Feuilloley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suraya Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas J Harmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Peptide Research Network of Excellence (PeReNE) book,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02327389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId602"/>
+      <w:footerReference w:type="default" r:id="rId670"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20833,51 +26219,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333540v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PATHOGENS14030244" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zouaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mohamed Mazari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202501881" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361162v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhoure" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Alford" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012922" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469135v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de la Haba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2025.2581452" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552122v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2025.100570" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tareau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bodet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Guedes da Silva Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesouhaitier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.104078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469597v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pirnay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise van Bambeke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baysse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C&#225;mara" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00179-24" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885152v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mart&#237;n" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Haba" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar L&#243;pez-Cornejo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Lebr&#243;n" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124593" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586437v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02303-23" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158940v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvageot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1070116" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04321187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Nu&#241;ez Tapia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Defontaine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2023.105777" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234694v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00229b" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Karami" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00865" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854930v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.785161" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656293v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sauvage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00936" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469233v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia-Vigneau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Toquin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loing" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14554" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477054v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005070" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722608v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1728103" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890240v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Racine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14158" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bekri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2020.127580" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184202v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dahyot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Niepceron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dupart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legris" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00039" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043445v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37506-6" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322863v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Neaz Morshed" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00609" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065596v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gannesen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Netrusov" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plakunov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261718050090" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043672v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladislavovich Gannesen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Netrusov" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886558v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Kirkpatrick" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Malone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Qi An" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caly" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000401" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886554v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux020" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886556v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Enaut" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00015" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861350v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Wu" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963131" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886560v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00506" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308925v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Reyes-Darias" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Garc&#237;a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rico-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Corral-Lugo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13045" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326811v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Chabane" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111660" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328579v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R Mccarthy" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Mooij" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerry Reen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O'Gara" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.075291-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333212v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Didi" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Marlinghaus" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12374" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996942v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Strempel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Neidig" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nusser" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geffers" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082240" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644403v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Egan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moynihan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Morrissey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12039" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326413v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poussard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couvercelle" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Merhi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568562053654112" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848259v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Belloncle" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bunel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Menu-Bouaouiche" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-012-0429-2" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8891B20C84DE281B01EA9FFA7A149A7A5337D27A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996929v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.005" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G726PTD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670157v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-503" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469688v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mezghani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03178343" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938270v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried V&#233;ron" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90906967" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390599v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapalain" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merieau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruffaz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-110" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372675v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rossignol" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guerillon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-189" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366363v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khemiri" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cazin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ajcem.v6i1.7393" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469696v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kh&#233;miri" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2004.08.003" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366367v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2003.09.014" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBTSN1CN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535889v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03055-5" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NQG243D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372808v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0882-4010(03)00092-5" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPZ0MZ3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311232v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rossier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bockhorn" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiappe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334693v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire K Kodjo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cartier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contesse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.141.1.7228" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334690v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Esneu" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire K L Kodjo" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2108/zsj.12.255" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537349v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapalain" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chevalier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Papadopoulos" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Orange" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376670v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Gannesen" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Racine" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clamens" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537298v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahrioui" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azuama" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382895v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambronel" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366899v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Reyes Darias" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rico-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corral Lugo" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537289v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.," TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues S. G." TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537361v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Azuama" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537304v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Desriac" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Louis" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537370v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537367v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azuama O." TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Enrique" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O.J.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537374v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co. Azuama" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382872v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537318v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flechard" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duchesne" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouffartigues" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537314v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537323v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souak" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rowenczyk" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969570v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366893v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Souak" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rowenczyk" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N&#8217;diaye" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376736v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386203v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366894v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hillion" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537326v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mijouin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillion" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gannesen" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537331v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duchesne" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouffartigues" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Moscoso" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maillot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537333v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simon" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaillard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vieillard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012316v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864056v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoffman" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772554v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeggari" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537356v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472767v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0385-0" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168190v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342050v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342054v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342052v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaele Fichant" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386163v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969453v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969436v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Roquigny" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937911v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386222v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gicquel" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366394v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A Moscoso" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386194v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386419v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937971v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367359v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosette" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367357v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diaz" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hoffmann" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Harmer" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367353v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leprince" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04057589v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gibert" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Didi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legris" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02966900v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hillion" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923915v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890317v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08491-1_6" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327389v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Harmer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421752v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Zouaoui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Mohamed Mazari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lesouhaitier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieillard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202501881" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05333540v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Boujnane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zommiti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ferchichi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Tahrioui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/PATHOGENS14030244" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552122v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2025.100570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Soussan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Ruiz de la Haba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forge" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2025.2581452" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361162v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nilly" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonhoure" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Alford" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1012922" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Tareau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Bodet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Guedes da Silva Almeida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lesouhaitier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2025.104078" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469128v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gonzalez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tareau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e de Crozals" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Layec" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Broudic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph18111733" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05209814v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Croize" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin Simon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100293" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885182v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey David" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080688" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04885152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Mart&#237;n" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael de la Haba" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar L&#243;pez-Cornejo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-L&#243;pez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Lebr&#243;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124593" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612621v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel Nu&#241;ez Tapia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bischoff" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Defontaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2023.105777" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618361v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pirnay" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise van Bambeke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Baysse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel C&#225;mara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00179-24" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04586437v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02303-23" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469597v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618356v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schalk" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1751-7915.14440" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03592235v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornelis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Feuilloley" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10534-022-00369-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618266v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Leignadier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Drago" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Dashi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15082083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246142v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Salze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ledormand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvageot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Boukerb" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.1070116" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04321187v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Amador" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smietana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3md00229b" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04158940v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736526v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vergoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung Le" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Schaumann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13010008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05613984v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissande Louis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Tremlett" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Clamens" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2023.100131" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasaman Karami" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Murail" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Giribaldi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c00865" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516899v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Thiroux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alafaci" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izelenn Dufour" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49426-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03777008v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissande Louis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Verdon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rodrigues" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10091788" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890330v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tortuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01548-22" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097446v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Desriac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202103262" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Robin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nicol" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.785161" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Sauvage" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Gaviard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00936" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Scardaci" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Bietto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Racine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10030487" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890312v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Connil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Groboillot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Barbey" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering9110646" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469233v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Attia-Vigneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Le Toquin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Loing" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14554" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03477054v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Cuny" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Offret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.005070" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03722608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Hartke" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15476286.2020.1728103" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428484v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pernet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.01286-19" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890240v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;jean Racine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Janvier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Clabaut" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Catovic" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djouhar Souak" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14158" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469715v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ortiz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onyedikachi Cecil Azuama" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiha Benalia" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.01068" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955268v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bekri" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gallavardin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2020.127580" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469728v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quir&#243;s-Guerrero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10121626" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469711v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.03.17.995043" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184202v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dahyot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Oxaran" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Niepceron" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Dupart" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legris" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111066v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8111700" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02197292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Soulignac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Cornelio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Br&#233;gier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Derf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bri&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2019.06.001" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308928v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Fioresi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rouleau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Maximova" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boireau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2018.10.428" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVRN10W9-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043445v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N'Diaye" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Borrel" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Segolene Depayras" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37506-6" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-02275471v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-019-0088-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322863v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Bouazizi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Neaz Morshed" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.9b00609" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043672v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Vladislavovich Gannesen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Netrusov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788719v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bazire" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagrm.2018.04.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937965v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Flechard" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35503-3" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02065596v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gannesen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Netrusov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plakunov" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Feuilloley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0026261718050090" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962693v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Rosay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens7020047" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322912v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radhouane Bargougui" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2017.11.074" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLH9CT0M-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337263v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thebault" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Desriac" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Clamens" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8DT02154F" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930188v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000493926" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623395v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Grandjean" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takfarinas Kentache" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep41178" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886558v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Kirkpatrick" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Malone" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Qi An" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Caly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000401" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886554v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Bodilis" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fux020" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886556v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa N&#8217;diaye" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Gannesen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Enaut" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fendo.2017.00015" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lily Mijouin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Hillion" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suraya Diaz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Konto-Ghiorghi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00506" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176321v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Berjeaud" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Schlusselhuber" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Loiseau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.00486" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01861350v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Wu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuecheng Wu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lebrun" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Brunel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Co&#235;tmellec" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4963131" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886559v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leclerc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hardouin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Duclairoir Poc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep35379" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131475v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.01033-15" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02308925v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Antonio Reyes-Darias" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Garc&#237;a" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Rico-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Corral-Lugo" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13045" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166905v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A. Moscoso" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Fito-Boncompte" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.00630" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328579v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan R Mccarthy" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlies Mooij" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerry Reen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fergal O'Gara" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.075291-0" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326811v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nait Chabane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Marti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0111660" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02333212v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibert" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Didi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lennart Marlinghaus" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6968.12374" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996942v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Strempel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Neidig" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nusser" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Geffers" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0082240" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644403v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barret" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Egan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Moynihan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P. Morrissey" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12039" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992059v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Dagorn" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Chapalain" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.061267-0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01848259v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamine Belloncle" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bunel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Menu-Bouaouiche" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Burel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-012-0429-2" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8891B20C84DE281B01EA9FFA7A149A7A5337D27A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326413v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poussard" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Couvercelle" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Merhi" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568562053654112" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01131037v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Gicquel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjeet Bains" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080407" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996929v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Gerault" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2012.04.005" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G726PTD9-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00670157v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Morin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-4-503" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846239v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Veron" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Taupin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.046755-0" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00722216v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Chaker" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/IAI.00850-10" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846218v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouki Shioya" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Soum-Sout&#233;ra" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ryder" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01633-09" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469688v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mezghani" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Merieau" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03178343" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01938270v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried V&#233;ron" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Madi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s90906967" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372675v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Rossignol" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle M&#233;rieau" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Guerillon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2180-8-189" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390599v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chapalain" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rossignol" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merieau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gruffaz" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/w07-110" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366367v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Picot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2003.09.014" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBTSN1CN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05469696v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kh&#233;miri" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2004.08.003" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366363v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Mezghani-Abdelmoula" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Khemiri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Cazin" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ajcem.v6i1.7393" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02535889v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(03)03055-5" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NQG243D-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311232v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Rossier" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Perrier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bockhorn" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiappe" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02372808v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0882-4010(03)00092-5" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHPZ0MZ3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334693v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire K Kodjo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cartier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contesse" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.141.1.7228" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334690v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Esneu" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magloire K L Kodjo" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2108/zsj.12.255" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05618716v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620243v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Renwa" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620173v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M&#233;lissande" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mohamed Boukerb" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620195v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620190v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilly Flore" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Berry" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Alard-Bonhoure" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Halford" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620319v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Fruit" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620311v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620028v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619986v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620033v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Croiz&#233;" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620026v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620022v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619962v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Kipnis" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619823v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619984v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619898v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Clamens" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619912v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salome Sauvage" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619719v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518998v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619903v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619723v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619712v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre S" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619810v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05619817v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609005v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Labb&#233;" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537349v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chapalain" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Chevalier" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Papadopoulos" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Lesouhaitier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Orange" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537298v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tortuel" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahrioui" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodrigues" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maillot" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Azuama" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376670v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Borrel" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Gannesen" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-J. Racine" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Clamens" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537289v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis M.," TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Louis" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodrigues S. G." TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382895v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cambronel" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366899v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Reyes Darias" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Garcia" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rico-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Corral Lugo" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377831v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537361v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.C. Azuama" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.J. Feuilloley" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377836v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537304v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Clamens" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Desriac" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rosay" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Louis" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377857v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362120v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Omnes" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537370v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#8217;diaye" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537367v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Azuama O." TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.S. Enrique" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.O.J.R. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01917978v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537374v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Co. Azuama" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382872v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537318v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flechard" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Duchesne" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bouffartigues" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537314v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hardouin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969570v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosay" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366893v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Souak" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rowenczyk" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A N&#8217;diaye" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969422v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Fl&#233;chard" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537323v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souak" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rowenczyk" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386203v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376736v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366579v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rouleau" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Boireau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537328v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Crepin" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bazire" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366894v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mijouin" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hillion" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537326v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mijouin" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hillion" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Borrel" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gannesen" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537331v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Duchesne" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bouffartigues" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ja Moscoso" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Maillot" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537333v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Simon" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Barbey" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Gaillard" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vieillard" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012316v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufour" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864056v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoffman" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772554v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jaouen" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeggari" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537356v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picot" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620407v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620547v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620561v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620426v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472767v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41579-020-0385-0" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620479v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05472773v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620965v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620557v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Tadist" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608727v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620941v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620940v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620937v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342054v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342050v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168190v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620488v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608716v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342052v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennaele Fichant" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608710v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05620934v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369625v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Manac&#8217;h" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Le Calv&#233;" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03464268v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Audrey" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02377842v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02362460v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327405v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01921240v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Enault" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327451v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386163v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubot" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969453v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386222v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fl&#233;chard" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gicquel" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02366394v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana A Moscoso" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969233v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cosette" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937911v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969436v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Roquigny" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386194v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969426v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01969228v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02386419v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01937971v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367359v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Cosette" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367357v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bazire" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Diaz" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Hoffmann" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nj Harmer" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02367353v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leprince" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04057589v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gibert" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Didi" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legris" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02966900v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Hillion" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ben Mlouka" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01923915v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05609608v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hadjiev" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03890317v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-08491-1_6" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02327389v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc G J Feuilloley" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Harmer" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>